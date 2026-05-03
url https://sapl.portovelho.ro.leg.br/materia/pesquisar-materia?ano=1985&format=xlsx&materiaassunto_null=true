--- v0 (2026-01-13)
+++ v1 (2026-05-03)
@@ -51,177 +51,177 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/6786/lei_n581.cmpv.85.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/6786/lei_n581.cmpv.85.pdf</t>
   </si>
   <si>
     <t>Reajuste ao vencimento dos servidores regidos pela CLT e estatutário, inclusive os inativos a em disponibilidade do Executivo e Legislativo do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7370/pr_n_101._85.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7370/pr_n_101._85.pdf</t>
   </si>
   <si>
     <t>"Fixa os dias para as Reuniões Ordinárias da Câmara Municipal de Porto Velho, para o exercício de 1985.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7371/projeto_de_resolucao_n104.cmpv._85_2.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7371/projeto_de_resolucao_n104.cmpv._85_2.pdf</t>
   </si>
   <si>
     <t>"Cria a comissão Permanente de acompanhamento de Execução Orçamentária do Município de Porto Velho - Ro.</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7372/pr_n_105.85.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7372/pr_n_105.85.pdf</t>
   </si>
   <si>
     <t>"Art. 1° - Designa os Vereadores João Paulo das Virgens lima - PFL e David Sá - PMDB, membros da Comissão Permanente da Orientação e Defesa do Consumidor  - CODECON, desta casa Legislativa, para participar da reunião para organização do 6°  ENCONTRO NACIONAL DE ENTIDADES DE DEFESA DO SONSUMIDOR, a realizar-se no Salão Nobre da Câmara Municipal do Rio de Janeiro, no dia 27 de junho, ás 10:00 horas.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7373/pr_n_106.85.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7373/pr_n_106.85.pdf</t>
   </si>
   <si>
     <t>"Atualiza as ajudas de Custo de Verbas de Representação, Auxílio de Transporte e Comunicação dos Vereadores da Câmara Municipal de porto Velho e da outras providências".</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispõe sobre a PROPOSTA ORÇAMENTARIA para exercício financeiro de 1986 da CÂMARA MUNICIPAL DE PORTO VELHO.</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7374/pr_n_108.85.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7374/pr_n_108.85.pdf</t>
   </si>
   <si>
     <t>"Art. 1° -  Fica assim regulamentada a distribuição dos ocupantes do cargo de provimento em comissão de ASSESSOR LEGISLATIVO -  Símbolo C - 4, desta Câmara".</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7377/pr_n_109.85.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7377/pr_n_109.85.pdf</t>
   </si>
   <si>
     <t>"Cria o Distrito de Nova Califórnia, neste Município, nos termos da lei Complementar n°39, de 10 de dezembro de 1980".</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7355/pr_110.85.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7355/pr_110.85.pdf</t>
   </si>
   <si>
     <t>"Cria Distrito de São Carlos, neste Município, nos termos da Lei Complementar n° 39, de 10 de dezembro de 1980".</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7380/pr_n_112.85.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7380/pr_n_112.85.pdf</t>
   </si>
   <si>
     <t>"Atualiza os subsídios dos Vereadores da Câmara Municipal de porto Velho e da providências".</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7382/pr_n_113.85.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7382/pr_n_113.85.pdf</t>
   </si>
   <si>
     <t>"Normatiza a comissão de diárias, valores, critérios de comprovação da utilização e prazo para os Vereadores e Secretários da Câmara Municipal de Porto Velho, e da outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -528,67 +528,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/6786/lei_n581.cmpv.85.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7370/pr_n_101._85.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7371/projeto_de_resolucao_n104.cmpv._85_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7372/pr_n_105.85.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7373/pr_n_106.85.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7374/pr_n_108.85.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7377/pr_n_109.85.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7355/pr_110.85.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7380/pr_n_112.85.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7382/pr_n_113.85.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/6786/lei_n581.cmpv.85.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7370/pr_n_101._85.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7371/projeto_de_resolucao_n104.cmpv._85_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7372/pr_n_105.85.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7373/pr_n_106.85.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7374/pr_n_108.85.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7377/pr_n_109.85.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7355/pr_110.85.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7380/pr_n_112.85.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1985/7382/pr_n_113.85.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>