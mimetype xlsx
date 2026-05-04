--- v0 (2026-01-13)
+++ v1 (2026-05-04)
@@ -51,229 +51,229 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6905/pr_n_188.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6905/pr_n_188.pdf</t>
   </si>
   <si>
     <t>´´Dispõe sobre as concessão de dirias".</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6910/pr_n_189.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6910/pr_n_189.pdf</t>
   </si>
   <si>
     <t>Art. 19 - Fica facultado ao Vereador que julgar elevado o valor de sua_x000D_
 remuneração mensal na_x000D_
 presente legislatura_x000D_
 Valor expediente a Mesa Diretora especificando que, no seu_x000D_
 entender, faz jus receber mensalmente.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7395/pr_n_190.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7395/pr_n_190.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Cargos e Vencimentos dos Funcionários Públicos da Câmara Municipal de porto Velho e dá outras providências".</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7396/pr_n_191.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7396/pr_n_191.pdf</t>
   </si>
   <si>
     <t>"Fixa a remuneração dos servidores municipais do Poder Legislativo".</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6681/pr_n192.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6681/pr_n192.pdf</t>
   </si>
   <si>
     <t>AITERA DISFOSITIVO DO ART. 2A PESOLUCÃO Nº 063 - REGIMENTO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Fica concedido sete (07) diárias_x000D_
 Vereador Valter Canuto Neves, para que o mesmo possa dealocar-se ao Estado do Amazonas, no período de 10 a 17 de agosto_x000D_
 de 1990, para tratamento de saúde</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6917/pr_n_194.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6917/pr_n_194.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração_x000D_
 dos servidores Municipais do Poder Legislativo.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6933/pr_n_196.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6933/pr_n_196.pdf</t>
   </si>
   <si>
     <t>Os vencimentos, salários, cargos em comissão e função gratificada do pessoal ativo e inativo do Legislativo Municipal, são os fixados nas Tabelas constantes dos Anexos I, II e III, desta Lei</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7399/pr_n_197.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7399/pr_n_197.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora da Câmara Municipal de  Porto Velho firmar convênio com o Instituto de previdência e Assistência dos Servidores Públicos do Município  - IPAN.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6935/pr_n_198.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6935/pr_n_198.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração dos servidores Municipais do Poder Legislativo.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6939/pr_n_199._1990.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6939/pr_n_199._1990.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o recurso contra_x000D_
 decisão do Presidente sobre_x000D_
 eleição da Mesa Diretora para o_x000D_
 biênio 1991/1992".</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7402/pr_n_200.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7402/pr_n_200.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Resolução n° 192/CMPV-90, de 28 de agosto de 1990".</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6680/pr_n_201.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6680/pr_n_201.pdf</t>
   </si>
   <si>
     <t>Estabelece a Gratificação de Produtividade para os Servidores do Legislativo Municipal e dá outras Providências .</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6678/pr_n_202.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6678/pr_n_202.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração dos servidores Municipais do Poder Legislativo"</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1991/6913/pr_n_190.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1991/6913/pr_n_190.pdf</t>
   </si>
   <si>
     <t>Fixa a_x000D_
 remuneração dos servidores municipais do_x000D_
 Poder Legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -582,67 +582,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6905/pr_n_188.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6910/pr_n_189.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7395/pr_n_190.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7396/pr_n_191.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6681/pr_n192.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6917/pr_n_194.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6933/pr_n_196.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7399/pr_n_197.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6935/pr_n_198.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6939/pr_n_199._1990.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7402/pr_n_200.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6680/pr_n_201.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6678/pr_n_202.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1991/6913/pr_n_190.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6905/pr_n_188.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6910/pr_n_189.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7395/pr_n_190.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7396/pr_n_191.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6681/pr_n192.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6917/pr_n_194.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6933/pr_n_196.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7399/pr_n_197.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6935/pr_n_198.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6939/pr_n_199._1990.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/7402/pr_n_200.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6680/pr_n_201.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1990/6678/pr_n_202.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1991/6913/pr_n_190.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="164.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>