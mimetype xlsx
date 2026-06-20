--- v0 (2026-01-14)
+++ v1 (2026-06-20)
@@ -51,463 +51,463 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7264/55_projeto_de_resolucao_n283_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7264/55_projeto_de_resolucao_n283_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Cargos de Provimento em Comissão no Quadro de Pessoal Permanente da Câmara Municipal de porto Velho e dá outras providências".</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7070/38_projeto_de_resolucao_n284_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7070/38_projeto_de_resolucao_n284_92.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Resolução nº 254/91 - REGIMENTO INTERNO, e dá outras providências"</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/8943/66_projeto_de_resolucao_n285_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/8943/66_projeto_de_resolucao_n285_92.pdf</t>
   </si>
   <si>
     <t>"Revoga dispositivo da Resolução n° 273, de 11 de dezembro de 1991".</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7268/62_projeto_de_resolucao_n286_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7268/62_projeto_de_resolucao_n286_92.pdf</t>
   </si>
   <si>
     <t>"Define o Quadro de Pessoal Permanente da Câmara Municipal de porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/8938/64_projeto_de_resolucao_n287_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/8938/64_projeto_de_resolucao_n287_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de benefício".</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7267/60_projeto_de_resolucao_n288_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7267/60_projeto_de_resolucao_n288_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de passagem".</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7265/57_projeto_de_resolucao_n289_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7265/57_projeto_de_resolucao_n289_92.pdf</t>
   </si>
   <si>
     <t>"Suplemente os salários do pessoal ativo e inativo do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7275/76_projeto_de_resolucao_n290_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7275/76_projeto_de_resolucao_n290_92.pdf</t>
   </si>
   <si>
     <t>"Cria no Quadro de Pessoal Permanente a Procuradoria do Poder Legislativo Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7259/39_projeto_de_resolucao_291_92_1.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7259/39_projeto_de_resolucao_291_92_1.pdf</t>
   </si>
   <si>
     <t>"Estabelece critérios para participação de Vereador em cargo e eventos fora do Município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7270/72projeto_de_resolucao_n292_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7270/72projeto_de_resolucao_n292_92.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Resolução n° 294/92, de 9 de abril de 1992.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7272/74_projeto_de_resolucao_n293_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7272/74_projeto_de_resolucao_n293_92.pdf</t>
   </si>
   <si>
     <t>"Normatiza a concessão de Diárias para os Vereadores e Servidores da Câmara Municipal de porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7263/53_projeto_de_resolucao_n295_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7263/53_projeto_de_resolucao_n295_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Grupo de Informática no Plano de Cargos e Vencimentos da Câmara municipal de Porto Velho e dá outras providências ".</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7072/51_projeto_de_resolucao_n296_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7072/51_projeto_de_resolucao_n296_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de Diárias"</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7071/49_projeto_de_resolucao_n297_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7071/49_projeto_de_resolucao_n297_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre a concessão do Benefício constante do art. 123 da Lei nº 901/90"</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7262/46_projeto_de_resolucao_n298_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7262/46_projeto_de_resolucao_n298_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de diárias".</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7261/44_projeto_de_resolucao_n299_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7261/44_projeto_de_resolucao_n299_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias".</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7260/40_projeto_de_resolucao_n301_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7260/40_projeto_de_resolucao_n301_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de gratificação".</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6622/87_projeto_de_resolucao_302_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6622/87_projeto_de_resolucao_302_92.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Resolução n° 254 de 11 de outubro de 1991"</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6621/85_projeto_de_resolucao_n303_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6621/85_projeto_de_resolucao_n303_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Sessões Ordinárias da Câmara Municipal de Porto Velho, para o Segundo Período Legislativo de vigésima terceira Sessão Legislativa de 5° Legislatura"</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6620/82_projeto_de_resolucao_n305_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6620/82_projeto_de_resolucao_n305_92.pdf</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6610/78_projeto_de_resolucao_n306_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6610/78_projeto_de_resolucao_n306_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o enquadramento de funcionário público do Município de Porto Velho, para provimento de cargo efetivo do Quadro de Pessoal Permanente da Câmara Municipal de Porto Velho, nos termos da Resolução n°212/CMPV-91, de 10 de maio de 1991, e dá outras providencias"</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6619/80_projeto_de_resolucao_n307_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6619/80_projeto_de_resolucao_n307_92.pdf</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6607/76_projeto_de_resolucao_n_308_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6607/76_projeto_de_resolucao_n_308_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a fixação da remuneração dos Vereadores para a legislatura que se inicia em 1° de janeiro de 1993 e da outras providencias"</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6645/projeto_de_resolucao_no_309.92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6645/projeto_de_resolucao_no_309.92.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre a concessão de diárias."</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6690/103_projeto_de_resolucao_n310_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6690/103_projeto_de_resolucao_n310_92.pdf</t>
   </si>
   <si>
     <t>"Fixa os vencimentos do pessoal ativo e inativo do poder Legislativo Municipal."</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6606/72_projeto_de_resolucao_n311_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6606/72_projeto_de_resolucao_n311_92.pdf</t>
   </si>
   <si>
     <t>"Fica concedida Cinco (05) diárias a servidora Elizabeth Leite de Oliveira, Diretora do Departamento das Comissões, para que possa se deslocar a cidade de Manaus - AM, a fim de participar do 8° Congresso Nacional de Secretarias Executivas no Período de 25 a 30 setembro de 1992."</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6623/89_projeto_de_resolucao_n312_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6623/89_projeto_de_resolucao_n312_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de licença e dá outras providências"</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7342/136_projeto_de_resolucao_n313_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7342/136_projeto_de_resolucao_n313_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de licença e da outras providências".</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7341/135_projeto_de_resolucao_n314_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7341/135_projeto_de_resolucao_n314_92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de licença e dá outras providências".</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6679/95_projeto_de_resolucao_n_315_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6679/95_projeto_de_resolucao_n_315_92.pdf</t>
   </si>
   <si>
     <t>"Fixa a remuneração dos Servidores Municipais do Poder Legislativo e dá outras providências."</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6684/97_projeto_de_resolucao_n316_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6684/97_projeto_de_resolucao_n316_92.pdf</t>
   </si>
   <si>
     <t>"Revoga as Resoluções nº 217 e 218, de 23 e 28 de maio de 1991, respectivamente."</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6686/99_projeto_de_resolucao_n317_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6686/99_projeto_de_resolucao_n317_92.pdf</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6689/101_projeto_de_resolucao_n318_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6689/101_projeto_de_resolucao_n318_92.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora da Câmara Municipal de Porto Velho a proceder a baixa dos materiais consideradas inservíveis e irrecuperáveis do Patrimônio da Câmara Municipal de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7318/120_projeto_de_resolucao_n319_92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7318/120_projeto_de_resolucao_n319_92.pdf</t>
   </si>
   <si>
     <t>"Concede abono salarial aos vencimentos, salários, cargos em comissão e função de confiança do pessoal ativo e proventos de inatividade do Legislativo Municipal".</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7340/131_projeto_de_resolucao_n320__1992.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7340/131_projeto_de_resolucao_n320__1992.pdf</t>
   </si>
   <si>
     <t>"Fixa a remuneração dos Vereadores, para viger na Legislatura que se inicia em 1° de janeiro de 1993, e fixa em Cr$ 43.000.000,00 _x000D_
 (quarenta e três milhões de cruzeiros), na seguinte conformidade.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -811,67 +811,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7264/55_projeto_de_resolucao_n283_92.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7070/38_projeto_de_resolucao_n284_92.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/8943/66_projeto_de_resolucao_n285_92.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7268/62_projeto_de_resolucao_n286_92.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/8938/64_projeto_de_resolucao_n287_92.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7267/60_projeto_de_resolucao_n288_92.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7265/57_projeto_de_resolucao_n289_92.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7275/76_projeto_de_resolucao_n290_92.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7259/39_projeto_de_resolucao_291_92_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7270/72projeto_de_resolucao_n292_92.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7272/74_projeto_de_resolucao_n293_92.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7263/53_projeto_de_resolucao_n295_92.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7072/51_projeto_de_resolucao_n296_92.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7071/49_projeto_de_resolucao_n297_92.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7262/46_projeto_de_resolucao_n298_92.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7261/44_projeto_de_resolucao_n299_92.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7260/40_projeto_de_resolucao_n301_92.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6622/87_projeto_de_resolucao_302_92.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6621/85_projeto_de_resolucao_n303_92.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6620/82_projeto_de_resolucao_n305_92.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6610/78_projeto_de_resolucao_n306_92.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6619/80_projeto_de_resolucao_n307_92.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6607/76_projeto_de_resolucao_n_308_92.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6645/projeto_de_resolucao_no_309.92.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6690/103_projeto_de_resolucao_n310_92.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6606/72_projeto_de_resolucao_n311_92.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6623/89_projeto_de_resolucao_n312_92.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7342/136_projeto_de_resolucao_n313_92.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7341/135_projeto_de_resolucao_n314_92.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6679/95_projeto_de_resolucao_n_315_92.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6684/97_projeto_de_resolucao_n316_92.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6686/99_projeto_de_resolucao_n317_92.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6689/101_projeto_de_resolucao_n318_92.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7318/120_projeto_de_resolucao_n319_92.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7340/131_projeto_de_resolucao_n320__1992.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7264/55_projeto_de_resolucao_n283_92.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7070/38_projeto_de_resolucao_n284_92.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/8943/66_projeto_de_resolucao_n285_92.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7268/62_projeto_de_resolucao_n286_92.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/8938/64_projeto_de_resolucao_n287_92.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7267/60_projeto_de_resolucao_n288_92.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7265/57_projeto_de_resolucao_n289_92.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7275/76_projeto_de_resolucao_n290_92.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7259/39_projeto_de_resolucao_291_92_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7270/72projeto_de_resolucao_n292_92.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7272/74_projeto_de_resolucao_n293_92.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7263/53_projeto_de_resolucao_n295_92.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7072/51_projeto_de_resolucao_n296_92.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7071/49_projeto_de_resolucao_n297_92.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7262/46_projeto_de_resolucao_n298_92.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7261/44_projeto_de_resolucao_n299_92.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7260/40_projeto_de_resolucao_n301_92.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6622/87_projeto_de_resolucao_302_92.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6621/85_projeto_de_resolucao_n303_92.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6620/82_projeto_de_resolucao_n305_92.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6610/78_projeto_de_resolucao_n306_92.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6619/80_projeto_de_resolucao_n307_92.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6607/76_projeto_de_resolucao_n_308_92.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6645/projeto_de_resolucao_no_309.92.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6690/103_projeto_de_resolucao_n310_92.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6606/72_projeto_de_resolucao_n311_92.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6623/89_projeto_de_resolucao_n312_92.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7342/136_projeto_de_resolucao_n313_92.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7341/135_projeto_de_resolucao_n314_92.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6679/95_projeto_de_resolucao_n_315_92.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6684/97_projeto_de_resolucao_n316_92.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6686/99_projeto_de_resolucao_n317_92.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/6689/101_projeto_de_resolucao_n318_92.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7318/120_projeto_de_resolucao_n319_92.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1992/7340/131_projeto_de_resolucao_n320__1992.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>