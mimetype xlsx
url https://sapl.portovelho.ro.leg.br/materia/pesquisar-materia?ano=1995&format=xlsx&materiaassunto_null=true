--- v0 (2026-01-12)
+++ v1 (2026-05-03)
@@ -51,921 +51,921 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/9028/projeto_de_lei_n_159_de_21_de_marco_de_1995_3.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/9028/projeto_de_lei_n_159_de_21_de_marco_de_1995_3.pdf</t>
   </si>
   <si>
     <t>" Revoga a Lei n° 706, 26 de novembro de 1987, que Reorganiza, amplia a disposição sobre a sistemática de classificação do Pessoal Permanente da Câmara Municipal de Porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/9040/projeto_de_lei_decreto_legislativo_211_95_2.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/9040/projeto_de_lei_decreto_legislativo_211_95_2.pdf</t>
   </si>
   <si>
     <t>"Concede a Comenda de Cidade Irmã, á Cidade de RIBERALTA na Bolívia".</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6927/pr_n_195.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6927/pr_n_195.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução n 188/90 e seus_x000D_
 Anexos e dá outras providências.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6899/pr_n_396._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6899/pr_n_396._1995.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da resolução nº 373 de 07 de junho de 1994- regimento interno.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6901/pr_n_397._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6901/pr_n_397._1995.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a proceder a baixa dos materiais considerados inservíveis ao patrimônio da Câmara Municipal de Porto Velho, através de Leilão.</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7359/pr_n__398._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7359/pr_n__398._1995.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação aos artigos 23, 24, 25, 26 e 28 da Resolução n° 383/CMPV-94, de 29  de setembro de 1994 e acrescenta outras disposições".</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6903/pr_n_399._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6903/pr_n_399._1995.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 254/91- regimento interno.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6907/pr_n_400._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6907/pr_n_400._1995.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos VI e IX da Resolução nº 383/CMPV-94, de 29 de setembro de 1994; dá nova redação ao §3º do art. 40 da resolução nº 383/CMPV-94 alterada pela Resolução nº396/CMPV-95  de 22 de fevereiro de 1995; dá nova denominação à Divisão de Patrimônio da CMPV; cria a Divisão de Segurança e Guarda, na estrutura organizacional da_x000D_
 CMPV, bem como cria o cargo de Diretor da Divisão de Segurança e Guarda no Quadro de_x000D_
 Provimento em Comissão, e dá outras providências".</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6908/pr_n_401._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6908/pr_n_401._1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias e passagens.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6911/pr_n_402._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6911/pr_n_402._1995.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Resolução nº 254, de 11 de outubro de 1991- REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6914/pr_n_403._1995-ok.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6914/pr_n_403._1995-ok.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 254/ 91- Regimento interno.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6916/pr_n_404.1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6916/pr_n_404.1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de passagem Aereas.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6919/pr_n_405._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6919/pr_n_405._1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de passagem a diárias.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6923/pr_n_406._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6923/pr_n_406._1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de passagem e diárias.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6924/pr_n_407._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6924/pr_n_407._1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias e passagens e dá outras providências.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6798/pr_n_408._95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6798/pr_n_408._95.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o horário de expediente da Câmara Municipal de Porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6799/pr_n_409_95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6799/pr_n_409_95.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de passagens Aéreas"</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6926/pr_n_410._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6926/pr_n_410._1995.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração dos servidores públicos da Câmara Municipal de Porto Velho, bem como dispõe a sua política salarial e, dá outras providências.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6929/pr_n_411._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6929/pr_n_411._1995.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º, da resolução nº 379/ CMPV-94, DE 12 DE JUNHO DE 1994 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6930/pr_n_412._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6930/pr_n_412._1995.pdf</t>
   </si>
   <si>
     <t>Altera a redação do 3, do art. 40 da Resolução n 383/CMPV-94, de 29 de setembro de 1994, que foi modificada pela Resolução n396/CMIPV-95, de 22 de fevereiro de 1995, no seu art. 3º_x000D_
 da outras providencias".</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6856/pr_n__413._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6856/pr_n__413._1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a extinção das vantagens que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6931/pr_n_414._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6931/pr_n_414._1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de passagens e diárias.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6824/pr_n_415._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6824/pr_n_415._1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de passagens e diárias".</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6827/pr_n_416._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6827/pr_n_416._1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias e passagens".</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6834/pr_n_417._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6834/pr_n_417._1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão de Servidores no Regime Geral de Previdência Social, e dá outras providências".</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7357/pr_4018.95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7357/pr_4018.95.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Resolução n° 412/CMPV - 95.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7348/projeto_resolucao_419_de_4_de_outubro_de_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7348/projeto_resolucao_419_de_4_de_outubro_de_1995.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo á Resolução n° 245, de 11 de outubro de 1991 REGIMENTO INTERNO, e dá outras  providências.</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7550/projeto_de_resolucao_n_420_de_04_do_10_e_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7550/projeto_de_resolucao_n_420_de_04_do_10_e_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Resolução n° 254, de 11 de outubro de 1991- Regimento Interno".</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7346/pr_4.10.95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7346/pr_4.10.95.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão de diárias e passagens".</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7055/projeto_de_resolucao_422_ccj-95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7055/projeto_de_resolucao_422_ccj-95.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão passagem e diárias".</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7056/pr_07.95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7056/pr_07.95.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora da Câmara Municipal de Porto Velho a exonerar os Subchefes de gabinete dos vereadores e 4 (quatro) subs- procuradores jurídicos, como forma de contenção de despesas, bem como a não preencher esses cargos, por tempo indeterminado, e acrescenta outras providências".</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7057/projeto_de_resolucao_424_95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7057/projeto_de_resolucao_424_95.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao §3º, do artigo 40 da Resolução nº 383/CMPV-94, de 29 de setembro de 1994, posteriormente alterada através das Resoluções ns. 396/CMPV-95, de 22 de fevereiro de 1995, e 408/CMPV-95, de 16 de junho de 1995, e acrescenta outras providências".</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7058/projeto_de_resolucao_425_95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7058/projeto_de_resolucao_425_95.pdf</t>
   </si>
   <si>
     <t>"Fixa a remuneração dos Servidores Públicos da Camará Municipal de Porto Velho, bem como dispõe sobre a sua politica salarial e dá outras providências".</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7059/projeto_de_resolucao_426_95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7059/projeto_de_resolucao_426_95.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao artigo 28 da Resolução nº383/CMPV-94, de 29 de setembro de 1994, posteriormente alterado através da Resolução nº 396/CMPV-95, de 22 de fevereiro de 1995, e seus §§ 4º e 5º, e acrescenta outras providências".</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6853/pr_n__398._1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6853/pr_n__398._1995.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação aos artigos 23, 24,_x000D_
 25, 26 e 28 da Resolução n 383/CMPV-_x000D_
 94, de 29 de setembro de 1994 e acrescenta outras disposições".</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/884/projeto_de_lei_n._066-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/884/projeto_de_lei_n._066-1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei nº 901, de 23 de julho de 1990, que dispõe sobre o Estatuto dos Funcionários Públicos do Município de Porto Velho, e dá outras providências.."</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/885/projeto_de_lei_n._067-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/885/projeto_de_lei_n._067-1995.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos ao art. 183 da Lei nº 53, de 26 de dezembro de 1972 (Código de Posturas)."</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/887/projeto_de_lei_n._068-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/887/projeto_de_lei_n._068-1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 037, de 22 de dezembro de 1994, e dá outras providências."</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/888/projeto_de_lei_n._069-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/888/projeto_de_lei_n._069-1995.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos à Lei nº 1.008, de 30 de dezembro de 1991, e dá outras providências."</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/889/projeto_de_lei_n._070-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/889/projeto_de_lei_n._070-1995.pdf</t>
   </si>
   <si>
     <t>"Acrescenta disposição ao art. 9º da Lei Complementar nº 033, de 03 de novembro de 1994."</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/891/projeto_de_lei_n._071-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/891/projeto_de_lei_n._071-1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 020, de 19 de maio de 1994, e dá outras providências."</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/892/projeto_de_lei_n._072-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/892/projeto_de_lei_n._072-1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação de edificações à pessoa portadora de deficiência, e dá outras providências."</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/894/projeto_de_lei_n._073-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/894/projeto_de_lei_n._073-1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do cargo de Desenhista no Plano de Cargos e Vencimentos, e dá outras providências."</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/897/projeto_de_lei_n._074-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/897/projeto_de_lei_n._074-1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei nº 53-A, de 27/12/72, que instituiu o Código de Posturas do Município de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/898/projeto_de_lei_n._075-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/898/projeto_de_lei_n._075-1995.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o disposto no art. 11 da Lei Orgânica do Município de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/899/projeto_de_lei_n._077-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/899/projeto_de_lei_n._077-1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei nº 53-A, de 26/12/1972, que instituiu o Código de Posturas do Município de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/900/projeto_de_lei_n._078-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/900/projeto_de_lei_n._078-1995.pdf</t>
   </si>
   <si>
     <t>"Institui o Conselho de Desenvolvimento Econômico, e dá outras providências."</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/901/projeto_de_lei_n._079-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/901/projeto_de_lei_n._079-1995.pdf</t>
   </si>
   <si>
     <t>"Cria, na estrutura organizacional básica da Prefeitura do Município de Porto Velho,  a Auditoria Geral do Município, e dá outras providências."</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/902/projeto_de_lei_n._080-1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/902/projeto_de_lei_n._080-1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a redução da base de cálculo do ISSQN, incidente sobre fato gerador ocorrido no período de 01 de janeiro de 1991 a 31 de dezembro de 1993."</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/903/projeto_de_lei_compl._081-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/903/projeto_de_lei_compl._081-_1995.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos ao artigo 9º da Lei Complementar nº 033, de 03 de novembro de 1994, e dá outras providências."</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/904/projeto_de_lei_compl._no_082-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/904/projeto_de_lei_compl._no_082-_1995.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos ao artigo 462 da Lei nº 53, de 26 de dezembro de 1972 (Código de Posturas do Município de Porto Velho), e dá outras providências."</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/905/projeto_de_lei_compl._no_083-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/905/projeto_de_lei_compl._no_083-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei nº 53-A, de 26 de dezembro de 1972, que institui o Código de Postura do Município de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/906/projeto_de_lei_compl._no_084-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/906/projeto_de_lei_compl._no_084-_1995.pdf</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/907/projeto_de_lei_compl._no_085-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/907/projeto_de_lei_compl._no_085-_1995.pdf</t>
   </si>
   <si>
     <t>"Institui o Conselho Municipal de Meio Ambiente - COMEA, e dá outras providências."</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/908/projeto_de_lei_compl._no_086-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/908/projeto_de_lei_compl._no_086-_1995.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo ao art. 9º da Lei Complementar nº 33, de 03 de novembro de 1994."</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/909/projeto_de_lei_compl._no_087-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/909/projeto_de_lei_compl._no_087-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei nº 53-A de 26/12/72, que institui o Código de Postura do Município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/910/projeto_de_lei_compl._no_088_-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/910/projeto_de_lei_compl._no_088_-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei nº 53-A (de) 26/12/72, que institui o Código de Postura do Município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/911/projeto_de_lei_compl._no_089_-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/911/projeto_de_lei_compl._no_089_-_1995.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/912/projeto_de_lei_compl._no_090_-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/912/projeto_de_lei_compl._no_090_-_1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão da divisão de contabilidade na Lei nº 1.017, de 15 de maio de 1992, que institui o Plano de Cargos e Vencimentos dos Funcionários do Instituto de Previdência e Assistência dos Servidores do Município de Porto Velho - IPAM, e dá outras providências."</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/915/projeto_de_lei_compl._no_91-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/915/projeto_de_lei_compl._no_91-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei nº 53-A (de) 26/12/72, que institui o Código de Postura do Município de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/920/projeto_de_lei_compl._no_092-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/920/projeto_de_lei_compl._no_092-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do § 4º, do art. 9º da Lei Complementar nº 033, de 22 de novembro de 1994, e dá outras providências."</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/921/projeto_de_lei_compl._no_093-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/921/projeto_de_lei_compl._no_093-_1995.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos à Lei Complementar nº 033, de 03 de novembro de 1994, e dá outras providências."</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/922/projeto_de_lei_compl._no_094-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/922/projeto_de_lei_compl._no_094-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei nº 849, de 28 de novembro de 1989, e dá outras providências."</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/923/projeto_de_lei_compl._no_095-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/923/projeto_de_lei_compl._no_095-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei nº 1.008, de 31 de dezembro de 1991, e dá outras providências."</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/924/projeto_de_lei_compl._no_096_-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/924/projeto_de_lei_compl._no_096_-_1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão da Divisão de Contabilidade na Lei nº 1.017, de 15 de maio de 1992, que instituiu o Plano de Cargos e Vencimentos dos Funcionários do Instituto de Previdência e Assistência dos Servidores do Município de Porto Velho - IPAM, e dá outras providências."</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/925/projeto_de_lei_compl._no_097-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/925/projeto_de_lei_compl._no_097-_1995.pdf</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/926/projeto_de_lei_compl._no_098-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/926/projeto_de_lei_compl._no_098-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei nº 1.008, de 31 de dezembro de 1991, e dá outras providências."</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/927/projeto_de_lei_compl._no_099-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/927/projeto_de_lei_compl._no_099-_1995.pdf</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/845/projeto_de_lei_comompl._no_101-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/845/projeto_de_lei_comompl._no_101-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei nº 53-A, de 27 de Dezembro de 1972, e dá outras providências."</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/844/projeto_de_lei_compl._no_102-_1995.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/844/projeto_de_lei_compl._no_102-_1995.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei nº 1.008, de 31 de Dezembro de 1991, e dá outras providências."</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/1142/projeto_de_lei_n._195-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/1142/projeto_de_lei_n._195-2001.pdf</t>
   </si>
   <si>
     <t>"Criar cargos de livre nomeação na estrutura organizacional da secretaria municipal de educação - SEMED"</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6828/plo_n_030._95.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6828/plo_n_030._95.pdf</t>
   </si>
   <si>
     <t>Art. 19 O art. 11 da Lei Orgânica do Município de Porto velho   passa a ter a seguinte redação:_x000D_
 "Art. 11 -Ficam assegurados o ingresso e o acesso das pessoas_x000D_
 portadoras de deficiência, na forma da lei, aos cargos, empregos e funções do serviço público municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1274,67 +1274,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/9028/projeto_de_lei_n_159_de_21_de_marco_de_1995_3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/9040/projeto_de_lei_decreto_legislativo_211_95_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6927/pr_n_195.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6899/pr_n_396._1995.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6901/pr_n_397._1995.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7359/pr_n__398._1995.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6903/pr_n_399._1995.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6907/pr_n_400._1995.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6908/pr_n_401._1995.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6911/pr_n_402._1995.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6914/pr_n_403._1995-ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6916/pr_n_404.1995.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6919/pr_n_405._1995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6923/pr_n_406._1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6924/pr_n_407._1995.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6798/pr_n_408._95.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6799/pr_n_409_95.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6926/pr_n_410._1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6929/pr_n_411._1995.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6930/pr_n_412._1995.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6856/pr_n__413._1995.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6931/pr_n_414._1995.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6824/pr_n_415._1995.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6827/pr_n_416._1995.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6834/pr_n_417._1995.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7357/pr_4018.95.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7348/projeto_resolucao_419_de_4_de_outubro_de_1995.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7550/projeto_de_resolucao_n_420_de_04_do_10_e_1995.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7346/pr_4.10.95.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7055/projeto_de_resolucao_422_ccj-95.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7056/pr_07.95.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7057/projeto_de_resolucao_424_95.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7058/projeto_de_resolucao_425_95.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7059/projeto_de_resolucao_426_95.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6853/pr_n__398._1995.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/884/projeto_de_lei_n._066-1995.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/885/projeto_de_lei_n._067-1995.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/887/projeto_de_lei_n._068-1995.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/888/projeto_de_lei_n._069-1995.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/889/projeto_de_lei_n._070-1995.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/891/projeto_de_lei_n._071-1995.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/892/projeto_de_lei_n._072-1995.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/894/projeto_de_lei_n._073-1995.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/897/projeto_de_lei_n._074-1995.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/898/projeto_de_lei_n._075-1995.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/899/projeto_de_lei_n._077-1995.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/900/projeto_de_lei_n._078-1995.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/901/projeto_de_lei_n._079-1995.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/902/projeto_de_lei_n._080-1995.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/903/projeto_de_lei_compl._081-_1995.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/904/projeto_de_lei_compl._no_082-_1995.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/905/projeto_de_lei_compl._no_083-_1995.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/906/projeto_de_lei_compl._no_084-_1995.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/907/projeto_de_lei_compl._no_085-_1995.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/908/projeto_de_lei_compl._no_086-_1995.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/909/projeto_de_lei_compl._no_087-_1995.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/910/projeto_de_lei_compl._no_088_-_1995.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/911/projeto_de_lei_compl._no_089_-_1995.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/912/projeto_de_lei_compl._no_090_-_1995.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/915/projeto_de_lei_compl._no_91-_1995.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/920/projeto_de_lei_compl._no_092-_1995.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/921/projeto_de_lei_compl._no_093-_1995.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/922/projeto_de_lei_compl._no_094-_1995.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/923/projeto_de_lei_compl._no_095-_1995.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/924/projeto_de_lei_compl._no_096_-_1995.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/925/projeto_de_lei_compl._no_097-_1995.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/926/projeto_de_lei_compl._no_098-_1995.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/927/projeto_de_lei_compl._no_099-_1995.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/845/projeto_de_lei_comompl._no_101-_1995.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/844/projeto_de_lei_compl._no_102-_1995.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/1142/projeto_de_lei_n._195-2001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6828/plo_n_030._95.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/9028/projeto_de_lei_n_159_de_21_de_marco_de_1995_3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/9040/projeto_de_lei_decreto_legislativo_211_95_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6927/pr_n_195.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6899/pr_n_396._1995.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6901/pr_n_397._1995.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7359/pr_n__398._1995.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6903/pr_n_399._1995.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6907/pr_n_400._1995.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6908/pr_n_401._1995.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6911/pr_n_402._1995.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6914/pr_n_403._1995-ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6916/pr_n_404.1995.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6919/pr_n_405._1995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6923/pr_n_406._1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6924/pr_n_407._1995.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6798/pr_n_408._95.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6799/pr_n_409_95.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6926/pr_n_410._1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6929/pr_n_411._1995.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6930/pr_n_412._1995.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6856/pr_n__413._1995.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6931/pr_n_414._1995.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6824/pr_n_415._1995.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6827/pr_n_416._1995.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6834/pr_n_417._1995.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7357/pr_4018.95.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7348/projeto_resolucao_419_de_4_de_outubro_de_1995.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7550/projeto_de_resolucao_n_420_de_04_do_10_e_1995.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7346/pr_4.10.95.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7055/projeto_de_resolucao_422_ccj-95.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7056/pr_07.95.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7057/projeto_de_resolucao_424_95.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7058/projeto_de_resolucao_425_95.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/7059/projeto_de_resolucao_426_95.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6853/pr_n__398._1995.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/884/projeto_de_lei_n._066-1995.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/885/projeto_de_lei_n._067-1995.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/887/projeto_de_lei_n._068-1995.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/888/projeto_de_lei_n._069-1995.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/889/projeto_de_lei_n._070-1995.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/891/projeto_de_lei_n._071-1995.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/892/projeto_de_lei_n._072-1995.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/894/projeto_de_lei_n._073-1995.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/897/projeto_de_lei_n._074-1995.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/898/projeto_de_lei_n._075-1995.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/899/projeto_de_lei_n._077-1995.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/900/projeto_de_lei_n._078-1995.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/901/projeto_de_lei_n._079-1995.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/902/projeto_de_lei_n._080-1995.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/903/projeto_de_lei_compl._081-_1995.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/904/projeto_de_lei_compl._no_082-_1995.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/905/projeto_de_lei_compl._no_083-_1995.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/906/projeto_de_lei_compl._no_084-_1995.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/907/projeto_de_lei_compl._no_085-_1995.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/908/projeto_de_lei_compl._no_086-_1995.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/909/projeto_de_lei_compl._no_087-_1995.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/910/projeto_de_lei_compl._no_088_-_1995.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/911/projeto_de_lei_compl._no_089_-_1995.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/912/projeto_de_lei_compl._no_090_-_1995.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/915/projeto_de_lei_compl._no_91-_1995.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/920/projeto_de_lei_compl._no_092-_1995.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/921/projeto_de_lei_compl._no_093-_1995.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/922/projeto_de_lei_compl._no_094-_1995.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/923/projeto_de_lei_compl._no_095-_1995.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/924/projeto_de_lei_compl._no_096_-_1995.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/925/projeto_de_lei_compl._no_097-_1995.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/926/projeto_de_lei_compl._no_098-_1995.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/927/projeto_de_lei_compl._no_099-_1995.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/845/projeto_de_lei_comompl._no_101-_1995.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/844/projeto_de_lei_compl._no_102-_1995.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/1142/projeto_de_lei_n._195-2001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1995/6828/plo_n_030._95.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>