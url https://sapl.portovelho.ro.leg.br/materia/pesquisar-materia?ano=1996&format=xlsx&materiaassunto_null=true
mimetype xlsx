--- v0 (2026-01-13)
+++ v1 (2026-05-04)
@@ -51,204 +51,204 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/6800/ccf13072023_0002.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/6800/ccf13072023_0002.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do § 3º do art. 40 da Resolução nº 383/CMPV-94, de 29 de setembro de 1994 que foi acrescentado através da Resolução nº 398/CMPV-95, de 22 de fevereiro de 1995, no seu art 3º, e dá outras providências"</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7310/113_projeto_de_resolucao_n434_96.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7310/113_projeto_de_resolucao_n434_96.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de passagens e diárias".</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7313/pre_no_435.96.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7313/pre_no_435.96.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as sessões Ordinárias da Câmara Municipal de Porto Velho, para o segundo Período Legislativo da Vigésima Sétima sessão Legislativa da 6° Legislatura".</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7316/116_projeto_de_resolucao_n436_96_1.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7316/116_projeto_de_resolucao_n436_96_1.pdf</t>
   </si>
   <si>
     <t>"Fixa a remuneração dos Vereadores para a Legislatura a ser iniciada em 1° de janeiro de 1997, e revoga a Resolução n° 330, de 23 de dezembro de 1992".</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7317/117_projeto_de_resolucao_n437_96.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7317/117_projeto_de_resolucao_n437_96.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Sessões Ordinárias da Câmara Municipal de Porto Velho, para o Segundo Período do Legislativo da Vigésima Sétima Sessão Legislativa da Sexta Legislatura".</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7471/projeto_439_96.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7471/projeto_439_96.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação aos artigos 23,24,25,26 e 28, da Resolução nº 383/CMPV-94, de 29 de setembro de 1994 e acrescenta outras disposições".</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7470/projetk_resolucao_n440_96.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7470/projetk_resolucao_n440_96.pdf</t>
   </si>
   <si>
     <t>" Altera a redação dos incisos dos § 1° do art. 136 da Resolução n° 254/CMPV - 91, de 11 de outubro de 1991 e, acrescenta ao art. 136, § 4°, e dá outras providências".</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/8018/projeto_resolucao_n441_de_18-11-1996.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/8018/projeto_resolucao_n441_de_18-11-1996.pdf</t>
   </si>
   <si>
     <t>"Fixa a remuneração dos Vereadores da Câmara Municipal de Porto Velho para a legislatura a ser iniciada no dia 1° de janeiro de 1997, e da outras providências".</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/846/projeto_de_lei_compl._no_103-_1996.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/846/projeto_de_lei_compl._no_103-_1996.pdf</t>
   </si>
   <si>
     <t>"Acrescenta disposição ao art. 228 da Lei nº 53, de 26 de dezembro de 1972 (Código de Posturas do Município de Porto Velho)."</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/849/projeto_de_lei_compl._no_104_-_1996.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/849/projeto_de_lei_compl._no_104_-_1996.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos à Lei Complementar nº 023/94, e dá outras providências."</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/850/projeto_de_lei_compl._no_105-_1996.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/850/projeto_de_lei_compl._no_105-_1996.pdf</t>
   </si>
   <si>
     <t>"Institui o Plano de Carreira, Cargos e Salários dos Funcionários da Fundação Instituto de Meio Ambiente de Porto Velho - FIMA, e dá outras providências."</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/851/projeto_de_lei_compl._no_106-_1996.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/851/projeto_de_lei_compl._no_106-_1996.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o exercício de cargos, funções ou empregos de coordenador de comunicação social, diretor de divisão de imprensa ou equivalentes."</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/852/projeto_de_lei_compl._no_108-_1996.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/852/projeto_de_lei_compl._no_108-_1996.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -552,67 +552,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/6800/ccf13072023_0002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7310/113_projeto_de_resolucao_n434_96.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7313/pre_no_435.96.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7316/116_projeto_de_resolucao_n436_96_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7317/117_projeto_de_resolucao_n437_96.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7471/projeto_439_96.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7470/projetk_resolucao_n440_96.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/8018/projeto_resolucao_n441_de_18-11-1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/846/projeto_de_lei_compl._no_103-_1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/849/projeto_de_lei_compl._no_104_-_1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/850/projeto_de_lei_compl._no_105-_1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/851/projeto_de_lei_compl._no_106-_1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/852/projeto_de_lei_compl._no_108-_1996.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/6800/ccf13072023_0002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7310/113_projeto_de_resolucao_n434_96.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7313/pre_no_435.96.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7316/116_projeto_de_resolucao_n436_96_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7317/117_projeto_de_resolucao_n437_96.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7471/projeto_439_96.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/7470/projetk_resolucao_n440_96.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/8018/projeto_resolucao_n441_de_18-11-1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/846/projeto_de_lei_compl._no_103-_1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/849/projeto_de_lei_compl._no_104_-_1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/850/projeto_de_lei_compl._no_105-_1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/851/projeto_de_lei_compl._no_106-_1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1996/852/projeto_de_lei_compl._no_108-_1996.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="197.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>