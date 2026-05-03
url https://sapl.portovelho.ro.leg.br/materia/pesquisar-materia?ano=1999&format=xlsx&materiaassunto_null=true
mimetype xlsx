--- v0 (2026-01-14)
+++ v1 (2026-05-03)
@@ -51,267 +51,267 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/4903/projeto_de_resolucao_n_477-1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/4903/projeto_de_resolucao_n_477-1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de honrarias no âmbito da Câmara Municipal de Porto Velho.</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/7551/projeto_de_resolucao_n_483_cmpv_de_14_de_abril_de_1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/7551/projeto_de_resolucao_n_483_cmpv_de_14_de_abril_de_1999.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Resolução n° 383/ CVMPV - 94, de 29.09.94 e da da nova disposição a ordem numérica dos seus artigos".</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/7638/projeto_de_resolucao_n484._cmpv_99.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/7638/projeto_de_resolucao_n484._cmpv_99.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a proposta Orçamentaria da Câmara municipal de Porto Velho para o exercício financeiro de 2000".</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora da Câmara a tornar inservível bens constantes do processo n° 727/99".</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1238/projeto_de_lei_n.149-99.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1238/projeto_de_lei_n.149-99.pdf</t>
   </si>
   <si>
     <t>"Regula o dispositivo 234 da Lei Orgânica do Município de Porto Velho."</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1237/projeto_de_lei_n.150-99.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1237/projeto_de_lei_n.150-99.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a estruturação e organização da comissão permanente de licitação, prevista na lei n. 895 de 19 de junho de 1990 e dá outras providências."</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1236/projeto_de_lei_n.151-99.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1236/projeto_de_lei_n.151-99.pdf</t>
   </si>
   <si>
     <t>"Cria cargos em comissão no anexo II da Lei n. 1.344 de 22 de dezembro de 1998 e dá outras providências."</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1235/projeto_de_lei_n.152-99.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1235/projeto_de_lei_n.152-99.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao inciso III, do artigo 5º da Lei Complementar n. 081 de 11 de novembro de 1998."</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1234/projeto_de_lei_n.153-99.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1234/projeto_de_lei_n.153-99.pdf</t>
   </si>
   <si>
     <t>"Institui e regulamenta o Conselho Municipal de Transportes Urbanos (COMTU)."</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1226/projeto_de_lei_n._154-1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1226/projeto_de_lei_n._154-1999.pdf</t>
   </si>
   <si>
     <t>"Acrescenta artigo à Lei Complementar n. 078 de 13 de Janeiro de 1998, e dá outras providências."</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1232/projeto_de_lei_n._155-1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1232/projeto_de_lei_n._155-1999.pdf</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1231/projeto_de_lei_n.156-1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1231/projeto_de_lei_n.156-1999.pdf</t>
   </si>
   <si>
     <t>"Estrutura o conselho municipal de desenvolvimento rural - CMDR, criado pelo artigo  n. 233, inciso VII, da lei orgânica do município de Porto Velho."</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei n. 53-A, de 26 de dezembro de 1972 - Código de Posturas do Município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1227/projeto_de_lei_n._158-1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1227/projeto_de_lei_n._158-1999.pdf</t>
   </si>
   <si>
     <t>"Altera os dispositivos da lei complementar n. 01, de 23 de julho de 1990, em razão do novo sistema de seguridade social em vigor."</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1229/projeto_de_lei_n.159-1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1229/projeto_de_lei_n.159-1999.pdf</t>
   </si>
   <si>
     <t>Cria o fundo para o desenvolvimento do turismo de Porto Velho, estabelecendo as providências pertinentes ao seu funcionamento.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1228/projeto_de_lei_n.160-1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1228/projeto_de_lei_n.160-1999.pdf</t>
   </si>
   <si>
     <t>"Cria o conselho municipal de turismo de Porto Velho e adota providências correlatas."</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1185/projeto_de_lei_compl._no_161-_1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1185/projeto_de_lei_compl._no_161-_1999.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o parcelamento, uso e ocupação do solo do município de Porto Velho."</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1187/projeto_de_lei_compl._no_162-_1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1187/projeto_de_lei_compl._no_162-_1999.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da lei n. 1008 de 31 de dezembro de 1991, e dá outas providências."</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2000/1183/projeto_de_lei_compl._no_163-_1999.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2000/1183/projeto_de_lei_compl._no_163-_1999.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei n. 1.008 de 31 de dezembro de 1991, e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -618,67 +618,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/4903/projeto_de_resolucao_n_477-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/7551/projeto_de_resolucao_n_483_cmpv_de_14_de_abril_de_1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/7638/projeto_de_resolucao_n484._cmpv_99.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1238/projeto_de_lei_n.149-99.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1237/projeto_de_lei_n.150-99.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1236/projeto_de_lei_n.151-99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1235/projeto_de_lei_n.152-99.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1234/projeto_de_lei_n.153-99.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1226/projeto_de_lei_n._154-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1232/projeto_de_lei_n._155-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1231/projeto_de_lei_n.156-1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1227/projeto_de_lei_n._158-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1229/projeto_de_lei_n.159-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1228/projeto_de_lei_n.160-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1185/projeto_de_lei_compl._no_161-_1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1187/projeto_de_lei_compl._no_162-_1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2000/1183/projeto_de_lei_compl._no_163-_1999.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/4903/projeto_de_resolucao_n_477-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/7551/projeto_de_resolucao_n_483_cmpv_de_14_de_abril_de_1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/7638/projeto_de_resolucao_n484._cmpv_99.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1238/projeto_de_lei_n.149-99.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1237/projeto_de_lei_n.150-99.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1236/projeto_de_lei_n.151-99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1235/projeto_de_lei_n.152-99.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1234/projeto_de_lei_n.153-99.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1226/projeto_de_lei_n._154-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1232/projeto_de_lei_n._155-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1231/projeto_de_lei_n.156-1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1227/projeto_de_lei_n._158-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1229/projeto_de_lei_n.159-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1228/projeto_de_lei_n.160-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1185/projeto_de_lei_compl._no_161-_1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/1999/1187/projeto_de_lei_compl._no_162-_1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2000/1183/projeto_de_lei_compl._no_163-_1999.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="136.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>