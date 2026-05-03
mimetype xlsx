--- v0 (2026-01-12)
+++ v1 (2026-05-03)
@@ -54,393 +54,393 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6918/pr_n_494.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6918/pr_n_494.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização à Mesa Diretora, a proceder as alterações necessárias, na Câmara Municipal de Porto Velho".</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6920/pr_n_495.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6920/pr_n_495.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Sessões Ordinárias da Câmara Municipal de Porto Velho".</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6922/pr_n_496.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6922/pr_n_496.pdf</t>
   </si>
   <si>
     <t>"Revoga a Resolução nº 473, de 02 de janeiro de 2001".</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6925/pr_n_497.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6925/pr_n_497.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a redução temporária da jornada de trabalho, com adequação dos vencimentos à nova carga horária dos servidores do Quadro de Provimento Efetivo da Câmara Municipal de Porto Velho".</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6928/pr_n_500.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6928/pr_n_500.pdf</t>
   </si>
   <si>
     <t>"Revoga as disposições da Resolução nº 472/CMPV- 01, de 02 de janeiro de 2001".</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6932/pr_n_502.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6932/pr_n_502.pdf</t>
   </si>
   <si>
     <t>"Revoga a Resolução nº 375, de 30 de junho de 1994".</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6934/pre_no_503.2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6934/pre_no_503.2001.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Resolução de nº 383/CMPV-94 de 29 de setembro de 1994 e dá outras providências".</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6936/pr_n_505.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6936/pr_n_505.pdf</t>
   </si>
   <si>
     <t>"Denomina a ante-sala do Plenário  da Câmara Municipal de Porto Velho, Salão Nobre Chiquilito Erse".</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6208/projeto_de_resolucao_no_506.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6208/projeto_de_resolucao_no_506.pdf</t>
   </si>
   <si>
     <t>Acrescenta os § 1º e 2º ao Artigo 4º da Resolução nº 254/91- Regimento Interno.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1161/projeto_de_lei_compl._no_180_-_2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1161/projeto_de_lei_compl._no_180_-_2001.pdf</t>
   </si>
   <si>
     <t>"Concede isenção de taxas às pequenas e microempresas que estão na informalidade, para regularização fiscal."</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1156/projeto_de_lei_n._181-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1156/projeto_de_lei_n._181-2001.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 4º da Lei Complementar n.º 107, de 07 de dezembro de 2000, dando nova composição ao conselho municipal de desenvolvimento rural - CMDR"</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1155/projeto_de_lei_n._182-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1155/projeto_de_lei_n._182-2001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do departamento de meio ambiente na estrutura da procuradoria geral do município. "</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1154/projeto_de_lei_n._183-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1154/projeto_de_lei_n._183-2001.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 5º da Lei Complementar n. 109, de 18 de dezembro de 2000."</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1153/projeto_de_lei_n._184-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1153/projeto_de_lei_n._184-2001.pdf</t>
   </si>
   <si>
     <t>"Transforma os quintos incorporados em vantagem pessoal e dá outras providências."</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1152/projeto_de_lei_n._195-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1152/projeto_de_lei_n._195-2001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargo de procurador municipal."</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1151/projeto_de_lei_n._186-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1151/projeto_de_lei_n._186-2001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da controladoria geral do município de Porto Velho, estabelece competências , institui o sistema integrado de controle interno do Poder Executivo, altera dispositivos da Lei Complementar 54/95 e dá outras providências."</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1150/projeto_de_lei_n._187-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1150/projeto_de_lei_n._187-2001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação na estrutura do município de Porto Velho dos Cargos comissionados de secretários adjuntos municipais da secretaria municipal de planejamento e coordenação e dá outras providências."</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1149/projeto_de_lei_n._188-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1149/projeto_de_lei_n._188-2001.pdf</t>
   </si>
   <si>
     <t>"Cria dez cargos de provimento efetivo de fiscal municipal do meio ambiente."</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1148/projeto_de_lei_n._189-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1148/projeto_de_lei_n._189-2001.pdf</t>
   </si>
   <si>
     <t>"Cria a secretaria municipal de meio ambiente - SEMA e dá outras providências"</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1147/projeto_de_lei_n._190-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1147/projeto_de_lei_n._190-2001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de abono aos servidores e empregados municipais"</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispõe sobre modificação de carga horário dos professores municipais de 40h para 25h."</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1145/projeto_de_lei_n._192-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1145/projeto_de_lei_n._192-2001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal a criar e instalar o centro de referência de saúde do trabalhador do município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1144/projeto_de_lei_n._193-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1144/projeto_de_lei_n._193-2001.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo único da Lei Complementar n. 072, de 22 outubro de 1997 e dá outras providências".</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1143/projeto_de_lei_n._194-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1143/projeto_de_lei_n._194-2001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a instalar o conselho municipal de segurança e dá outras providências"</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1141/projeto_de_lei_n._196-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1141/projeto_de_lei_n._196-2001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a construção do velório municipal e dá outras providências"</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1140/projeto_de_lei_n._197-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1140/projeto_de_lei_n._197-2001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de urnas mortuárias, às famílias carentes e dá outras providências"</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1139/projeto_de_lei_n._198-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1139/projeto_de_lei_n._198-2001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar o serviço de inspeção municipal sobre o produto de origem animal"</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1138/projeto_de_lei_n._199-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1138/projeto_de_lei_n._199-2001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal a criar e instalar a biblioteca circulante de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1137/projeto_de_lei_n._200-2001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1137/projeto_de_lei_n._200-2001.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito para uso em projetos culturais"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -747,67 +747,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6918/pr_n_494.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6920/pr_n_495.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6922/pr_n_496.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6925/pr_n_497.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6928/pr_n_500.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6932/pr_n_502.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6934/pre_no_503.2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6936/pr_n_505.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6208/projeto_de_resolucao_no_506.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1161/projeto_de_lei_compl._no_180_-_2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1156/projeto_de_lei_n._181-2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1155/projeto_de_lei_n._182-2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1154/projeto_de_lei_n._183-2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1153/projeto_de_lei_n._184-2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1152/projeto_de_lei_n._195-2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1151/projeto_de_lei_n._186-2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1150/projeto_de_lei_n._187-2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1149/projeto_de_lei_n._188-2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1148/projeto_de_lei_n._189-2001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1147/projeto_de_lei_n._190-2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1145/projeto_de_lei_n._192-2001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1144/projeto_de_lei_n._193-2001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1143/projeto_de_lei_n._194-2001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1141/projeto_de_lei_n._196-2001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1140/projeto_de_lei_n._197-2001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1139/projeto_de_lei_n._198-2001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1138/projeto_de_lei_n._199-2001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1137/projeto_de_lei_n._200-2001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6918/pr_n_494.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6920/pr_n_495.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6922/pr_n_496.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6925/pr_n_497.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6928/pr_n_500.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6932/pr_n_502.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6934/pre_no_503.2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6936/pr_n_505.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/6208/projeto_de_resolucao_no_506.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1161/projeto_de_lei_compl._no_180_-_2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1156/projeto_de_lei_n._181-2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1155/projeto_de_lei_n._182-2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1154/projeto_de_lei_n._183-2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1153/projeto_de_lei_n._184-2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1152/projeto_de_lei_n._195-2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1151/projeto_de_lei_n._186-2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1150/projeto_de_lei_n._187-2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1149/projeto_de_lei_n._188-2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1148/projeto_de_lei_n._189-2001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1147/projeto_de_lei_n._190-2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1145/projeto_de_lei_n._192-2001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1144/projeto_de_lei_n._193-2001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1143/projeto_de_lei_n._194-2001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1141/projeto_de_lei_n._196-2001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1140/projeto_de_lei_n._197-2001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1139/projeto_de_lei_n._198-2001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1138/projeto_de_lei_n._199-2001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2001/1137/projeto_de_lei_n._200-2001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>