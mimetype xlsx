--- v0 (2026-01-13)
+++ v1 (2026-04-28)
@@ -54,297 +54,297 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6944/pr_n_555._2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6944/pr_n_555._2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Pagamento do Décimo Terceiro Salário dos Servidores de cargo efetivo da Câmara Municipal de Porto Velho no mês de seu aniversário".</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6945/pr_n_556._2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6945/pr_n_556._2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o uso da Tribuna da Câmara Municipal por representantes de Instituições da Sociedade Civil Organizada, e dá outras providências".</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6869/pr_n__557._2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6869/pr_n__557._2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as sessões ordinárias da Câmara Municipal de Porto Velho, para o segundo período legislativo da trigésima sessão legislativa da nona legislatura".</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6946/pr_n_558._2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6946/pr_n_558._2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de Abono Natalino aos Servidores da Câmara Municipal de Porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6947/pr_n_559._2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6947/pr_n_559._2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Sessões Ordinárias da Câmara Municipal de Porto Velho, para o Primeiro e Segundo Período Legislativo da Trigésima Oitava e Trigésima Nona Sessão Legislativa da Nona Legislatura".</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/958/projeto_de_lei_n_357-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/958/projeto_de_lei_n_357-2006.pdf</t>
   </si>
   <si>
     <t>"Cria o cadastro informativo municipal - CADIN municipal. "</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1045/projeto_de_lei_n._363-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1045/projeto_de_lei_n._363-2006.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada e autoriza repasse de recursos, na forma e condições que especifica.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1046/projeto_de_lei_n._364-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1046/projeto_de_lei_n._364-2006.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 246, de 23 de dezembro de 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1047/projeto_de_lei_n._365-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1047/projeto_de_lei_n._365-2006.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura organizacional básica do Instituto de Previdência e Assistência dos Servidores do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1049/projeto_de_lei_n._366-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1049/projeto_de_lei_n._366-2006.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do artigo 21 de Lei Complementar n° 140/2011, referente à concessão da Gratificação de Incentivo ao Aperfeiçoamento Profissional aos servidores do Grupo de Magistério que especifica.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1050/projeto_de_lei_n._367-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1050/projeto_de_lei_n._367-2006.pdf</t>
   </si>
   <si>
     <t>Transforma as funções de confiança de Diretor de Centro de Saúde, da estrutura básica da Secretaria Municipal de Saúde - SEMUSA, em cargo em comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1051/projeto_de_lei_n._368-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1051/projeto_de_lei_n._368-2006.pdf</t>
   </si>
   <si>
     <t>Reorganiza o sistema de Ensino de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1052/projeto_de_lei_n._369-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1052/projeto_de_lei_n._369-2006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar e instalar a Biblioteca Municipal do Professor, e dá outras providências.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/728/plc_370-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/728/plc_370-2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Carreira, Cargos e Vencimentos dos Servidores do Quadro de Provimento Efetivo da Câmara Municipal de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1053/projeto_de_lei_n._371-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1053/projeto_de_lei_n._371-2006.pdf</t>
   </si>
   <si>
     <t>Altera a disciplina e estende o prazo para a concessão da anistia de multa e juros de que trata a Lei Complementar.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1054/projeto_de_lei_n._372-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1054/projeto_de_lei_n._372-2006.pdf</t>
   </si>
   <si>
     <t>Reorganiza o Conselho Municipal de Transporte Coletivo de Porto Velho - COMTRANS/PVH, e dá outras providências.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1055/projeto_de_lei_n._373-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1055/projeto_de_lei_n._373-2006.pdf</t>
   </si>
   <si>
     <t>Permite opção pelo regime estatutário aos servidores enquadrados no Quadro Suplementar de Pessoal do Poder Executivo, nas condições e prazo que especifica.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1056/projeto_de_lei_n._374-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1056/projeto_de_lei_n._374-2006.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 258, de 06 de setembro de 2006.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1057/projeto_de_lei_n._376-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1057/projeto_de_lei_n._376-2006.pdf</t>
   </si>
   <si>
     <t>Institui o percentual dos redutores para lançamento tributário de IPTU e TRSD no ano de 2007, no município de Porto Velho.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1058/projeto_de_lei_n._377-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1058/projeto_de_lei_n._377-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do Fundo Orçamentário Especial - Centro de Estudos da PGM no plano Plurianual 2006-2009 e no orçamento de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1059/projeto_de_lei_n._378-2006.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1059/projeto_de_lei_n._378-2006.pdf</t>
   </si>
   <si>
     <t>Cria a gratificação de incentivo às Atividades Artísticas para os servidores ocupantes do cargo de Instrutor de Artes na Prefeitura do Município, nas condições que especifica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -651,67 +651,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6944/pr_n_555._2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6945/pr_n_556._2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6869/pr_n__557._2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6946/pr_n_558._2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6947/pr_n_559._2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/958/projeto_de_lei_n_357-2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1045/projeto_de_lei_n._363-2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1046/projeto_de_lei_n._364-2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1047/projeto_de_lei_n._365-2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1049/projeto_de_lei_n._366-2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1050/projeto_de_lei_n._367-2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1051/projeto_de_lei_n._368-2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1052/projeto_de_lei_n._369-2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/728/plc_370-2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1053/projeto_de_lei_n._371-2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1054/projeto_de_lei_n._372-2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1055/projeto_de_lei_n._373-2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1056/projeto_de_lei_n._374-2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1057/projeto_de_lei_n._376-2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1058/projeto_de_lei_n._377-2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1059/projeto_de_lei_n._378-2006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6944/pr_n_555._2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6945/pr_n_556._2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6869/pr_n__557._2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6946/pr_n_558._2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/6947/pr_n_559._2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/958/projeto_de_lei_n_357-2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1045/projeto_de_lei_n._363-2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1046/projeto_de_lei_n._364-2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1047/projeto_de_lei_n._365-2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1049/projeto_de_lei_n._366-2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1050/projeto_de_lei_n._367-2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1051/projeto_de_lei_n._368-2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1052/projeto_de_lei_n._369-2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/728/plc_370-2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1053/projeto_de_lei_n._371-2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1054/projeto_de_lei_n._372-2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1055/projeto_de_lei_n._373-2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1056/projeto_de_lei_n._374-2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1057/projeto_de_lei_n._376-2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1058/projeto_de_lei_n._377-2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2006/1059/projeto_de_lei_n._378-2006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="180" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>