--- v0 (2026-01-12)
+++ v1 (2026-05-31)
@@ -51,2043 +51,2043 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/</t>
   </si>
   <si>
     <t>ASSUNTO: " Dispõe sobre a Escola de Formação de Trabalhadores do Transporte Público Garagem Escolar Municipal de Porto Velho".</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9921/projeto_de_lei_3241_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9921/projeto_de_lei_3241_-_2015.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais para realização de concurso público pela Administração Direta, Autárquica e Fundacional no Município de Porto Velho.</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9875/projeto_lei_n__3219_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9875/projeto_lei_n__3219_-_2015.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei n° 1.828, de 15 de julho de 2011, que dispõe sobre as condições para aprovação de Projetos de Empreendedorismo Habitacionais de interesse  Social, e da outras providências".</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9876/projeto_lei_n__3220_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9876/projeto_lei_n__3220_-_2015.pdf</t>
   </si>
   <si>
     <t>"Proíbe a comercialização de carne previamente moída no  âmbito  do município de Porto Velho, e da outras providências".</t>
   </si>
   <si>
     <t>9878</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>"Cinemas e teatros ficam proibidos de impedir o consumo de produtos comprados fora de suas dependências, e da outras providências".</t>
   </si>
   <si>
     <t>9879</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9879/projeto_lei_n__3222_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9879/projeto_lei_n__3222_-_2015.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a obrigatoriedade  de instalação de provadores de roupas adaptados á população com deficiência física e/ou mobilidade reduzida, nos locais que especificam, e dá outras providências".</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9880/projeto_lei_n__3223_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9880/projeto_lei_n__3223_-_2015.pdf</t>
   </si>
   <si>
     <t>"Proíbe no âmbito Municipal de Porto Velho a conferência/revista de  produtos adquiridos pelo consumidor em supermercados e similares após o pagamento das compras no caixa, e dá outras providências".</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do sistema de utilização de águas pluviais nos prédios Públicos Municipais de Porto Velho, e da outras providências.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9882/projeto_lei_n__3225_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9882/projeto_lei_n__3225_-_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as formas de pagamentos a serem disponibilizados  pelos hospitais e clínicas particulares no âmbito do município de Porto Velho".</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9885/projeto_lei_n__3227_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9885/projeto_lei_n__3227_-_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a incorporação do Festival da Castanha realizado no Distrito de Extrema, no calendário oficial de eventos e comemorações do Município de Porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>Vereadora Ellis Regina</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1015/projeto_de_lei_n_3228-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1015/projeto_de_lei_n_3228-2015.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o programa "tapa buraco" município de Porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9893/projeto_lei_n__3229_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9893/projeto_lei_n__3229_-_2015.pdf</t>
   </si>
   <si>
     <t>Proíbe o Poder Executivo e o Legislativo Municipal de  celebrar ou prorrogar contrato com pessoas jurídicas e de pessoas físicas que compõe sociedade jurídica, que tenha efetuado doação em dinheiro, ou bem estimável em dinheiro, para partido político ou campanha eleitoral de candidato a cargo eletivo, por 4(quatro) anos,  contados da data de doação.</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9895/projeto_lei_n__3230_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9895/projeto_lei_n__3230_-_2015.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes políticas para pacificação restaurativa no município de Porto Velho.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9899/projeto_lei_n__3231-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9899/projeto_lei_n__3231-_2015.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal paz no trânsito, e da outras providências.</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9904/projeto_lei_n__3232_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9904/projeto_lei_n__3232_-_2015.pdf</t>
   </si>
   <si>
     <t>"Institui a Política  Municipal de Produção e Abastecimento, estabelece o Plano Decenal de Produção e Abastecimento, e da outras providências".</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9911/projeto_lei_n__3233_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9911/projeto_lei_n__3233_-_2015.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III do art. 5° e do inciso II do artigo 6°, da Lei 1856 de 22 de dezembro de 2009</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9919/projeto_lei_n__3234_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9919/projeto_lei_n__3234_-_2015.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Sociedade dos Amigos e Moradores da Amazônia Legal-(AL).</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1005/projeto_de_lei_n_3225-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1005/projeto_de_lei_n_3225-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da semana de mobilização municipal para doação de medula óssea no município de Porto Velho."</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1006/projeto_de_lei_n_3236-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1006/projeto_de_lei_n_3236-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição da semana da reciclagem no calendário oficial do município de Porto Velho."</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1014/projeto_de_lei_n_3237-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1014/projeto_de_lei_n_3237-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para o Poder Executivo implantar o programa de ensino de coleta seletiva de lixo nas escolas públicas do município de Porto Velho.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1004/projeto_de_lei_3238-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1004/projeto_de_lei_3238-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para o Poder Executivo reduzir o valor do passe estudantil, para uso do sistema de transporte coletivo urbano, no âmbito do município de Porto Velho."</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9920/projeto_de_lei_3239_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9920/projeto_de_lei_3239_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no curriculo das Escolas da Rede Pública Municipal, dos ensinos Fundamental e Médio, de disciplinas que tenha por objetivo a preservação do meio ambiente, o equilíbrio ecológico e a exploração racional dos recursos hídricos.</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9922/projeto_lei_n__3242_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9922/projeto_lei_n__3242_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre a obrigatoriedade da presença do Bombeiro Civil nas edificações, áreas de risco ou eventos de grande concentração pública e do Salva-vidas em áreas aquáticas, no âmbito do Município de Porto Velho, e da outras providências.</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9923/projeto_lei_n__3244_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9923/projeto_lei_n__3244_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a proibição do uso de comandas ou cartelas e da utilização de shows pirotécnicos sem prévia autorização do corpo de bombeiros em estabelecimentos de shows, boates casas noturnas e afins.</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9924/projeto_lei_n__3245_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9924/projeto_lei_n__3245_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a orientação e o auxilio aos usuários dos ônibus que integram o sistema de transporte coletivo urbano do Município de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9939/projeto_lei_n__3246_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9939/projeto_lei_n__3246_-_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a instituir a "Campanha igarapés urbanos limpos", e dá outras providências.</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>"Dispõe sobre os mesmos herdeiros do permissionário dos boxes dos Mercados Municipais que vier a falecer, assumirão automaticamente e sem qualquer custo de transferência de titularidade, e dá outras providencias".</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9945/projeto_lei_n__3248_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9945/projeto_lei_n__3248_-_2015.pdf</t>
   </si>
   <si>
     <t>Assegura matrícula para alunos " com deficiência locomotora permanente" na Escola Municipal mais próxima de sua residência,</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o poder Executivo disponibilizar passagem gratuita para uso do sistema de transporte coletivo urbano à alunos da rede de ensino público Municipal de Porto Velho.</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9929/projeto_lei_n__3256_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9929/projeto_lei_n__3256_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos restaurantes instalados no município que possuem sistema "self-service", a implantarem  nos balcões de alimentos proteção de vidro ou similar, e dá outras providências.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9930/projeto_lei_n__3257_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9930/projeto_lei_n__3257_-_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a estabelecer a passagem gratuita aos portadores de câncer em ônibus coletivo municipal. no município de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9931/projeto_lei_n__3258_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9931/projeto_lei_n__3258_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aviso a ser fixado nos locais que especifica nas dependências públicas do Município de Porto Velho, dá outras providências.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9936/projeto_lei_n__3260_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9936/projeto_lei_n__3260_-_2015.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Intercâmbio Educacional da Secretaria Municipal de Educação, e da outras providências.</t>
   </si>
   <si>
     <t>14757</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/14757/plo_no_3261.2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/14757/plo_no_3261.2015.pdf</t>
   </si>
   <si>
     <t>" DISPOE  SOBRE A CRIAÇÃO DO BAIRRO NOSSA SENHORA APARECIDA, no município de Porto Velho e dá outras providências".</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9953/projeto_lei_n__3262_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9953/projeto_lei_n__3262_-_2015.pdf</t>
   </si>
   <si>
     <t>Estabelece a Faculdade  de o Poder Executivo, introduzir texto explicativo nos carnês de IPTU a respeito do direito á isenção total ou parcial do imposto nos casos previstos em lei, e dá outras providências.</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9956/projeto_lei_n__3263_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9956/projeto_lei_n__3263_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de familiares ou responsáveis de obterem das unidades de saúde públicas e privadas no município de Porto Velho o boletim  médico diário acerca do estado de saúde do paciente e dá outras providências.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9950/projeto_lei_n__3264_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9950/projeto_lei_n__3264_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2016, estabelece as metas e riscos, e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1017/proejeto_de_lei_n_3265-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1017/proejeto_de_lei_n_3265-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de se oferecer local adequado e reservado para a atuação dos profissionais de psicologia, no âmbito da administração pública do município de Porto Velho -RO."</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10014/projeto_lei_n__3267-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10014/projeto_lei_n__3267-_2015.pdf</t>
   </si>
   <si>
     <t>"Estabelece  a obrigatoriedade de sinalização dos terminais telefônicos de uso público com o objetivo de evitar acidentes envolvendo portadores de deficiência visual".</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10040/projeto_lei_n__3268_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10040/projeto_lei_n__3268_-_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação de semáforos funcionando á base de energia solar na cidade de Porto Velho".</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão da "Associação Cultural e Recreativa Murupi, no calendário oficial de eventos do município, e dá outras providências</t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10006/projeto_lei_n__3272_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10006/projeto_lei_n__3272_-_2015.pdf</t>
   </si>
   <si>
     <t>"Altera denominação da Rua da Juventude, para Rua Raíssa Lopes ".</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10023/projeto_lei_n__3273_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10023/projeto_lei_n__3273_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Executivo Municipal adquirir produtos e materiais para perícias paploscópicas, os quais serão doados ao Instituto de Identificação Civil e Criminal Engrácia da Costa Francisco e dá outras providências.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10024/projeto_lei_n__3274_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10024/projeto_lei_n__3274_-_2015.pdf</t>
   </si>
   <si>
     <t>"Concede aumento nos vencimentos dos Servidores do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10026/projeto_lei_n__3275_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10026/projeto_lei_n__3275_-_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do "Bairro Novo" no Município de Porto Velho, e da outras providências".</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10027/projeto_lei_n__3276_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10027/projeto_lei_n__3276_-_2015.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: "Dispõe sobre condições sanitárias e de conforto nos terminais de ônibus  dos motoristas e trabalhadores em transporte coletivo no Município de Porto Velho".</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10032/projeto_lei_n__3277_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10032/projeto_lei_n__3277_-_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre medidas de segurança em prevenção e resposta a emergência em área e edificações no âmbito do Município de Porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10033/projeto_lei_n__3278_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10033/projeto_lei_n__3278_-_2015.pdf</t>
   </si>
   <si>
     <t>"Proíbe o trânsito de caminhões nas ruas de trafego intenso do Município de Porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10034/projeto_lei_n__3272_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10034/projeto_lei_n__3272_-_2015.pdf</t>
   </si>
   <si>
     <t>ASSUNTO :"Dispõe sobre a criação do Programa "Transporte Acessível" a fim de incentivar e facilitar a utilização do transporte público coletivo por deficientes auditivos e visuais, e dá outras providências".</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10035/projeto_lei_n__3280_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10035/projeto_lei_n__3280_-_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do treinamento em primeiros socorros dos funcionários de casas de festas infantis ".</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10039/projeto_lei_n__3282_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10039/projeto_lei_n__3282_-_2015.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: "Estabelece diretrizes a serem observadas na implantação de abrigos e pontos de parada que integram o Sistema de Transporte Coletivo Urbano de Passageiros no Município de Porto Velho com visitas a garantir que seus usuários tenham acesso  ás informações permanentes ao serviço prestado, e dá outras providências".</t>
   </si>
   <si>
     <t>10041</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10041/projeto_lei_n__3284_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10041/projeto_lei_n__3284_-_2015.pdf</t>
   </si>
   <si>
     <t>"Torna obrigatório a disponibilização de  ao menos um exemplar da bíblia, nas bibliotecas das escolas publicas e privadas de ensino fundamental e médio  do município de Porto Velho, e dá outras providências ".</t>
   </si>
   <si>
     <t>10042</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10042/projeto_lei_n__3285_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10042/projeto_lei_n__3285_-_2015.pdf</t>
   </si>
   <si>
     <t>"institui " A semana de estudos sobre a doença de epiléticos e suas manifestações neuropsiquiátria e viscerais", no município de Porto Velho".</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9962/projeto_lei_n__3286_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9962/projeto_lei_n__3286_-_2015.pdf</t>
   </si>
   <si>
     <t>"Da nova redação ao Art. 1° da Lei  n° 2.223 , de 27 de maio de 2015, e da outras providências".</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9964/projeto_lei_n__3287_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9964/projeto_lei_n__3287_-_2015.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Educação, do Município de Porto Velho para o decênio 2015/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9969/projeto_lei_n__3288_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9969/projeto_lei_n__3288_-_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da atividade do serviço de transportes escolares no âmbito do Município de Porto Velho".</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>"Institui a obrigatoriedade dos fornecedores de produtos e serviços, localizados no município de Porto Velho, a definir data e turno para entrega, montagem, instalação dos produtos ou realização de serviços aos consumidores, e dá outras providências".</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9973/projeto_lei_n__3290_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9973/projeto_lei_n__3290_-_2015.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Educação, do Município de Porto Velho para o decênio 2015/2024, e da outras providências.</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9977/projeto_lei_n__3291_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9977/projeto_lei_n__3291_-_2015.pdf</t>
   </si>
   <si>
     <t>"Proíbe o uso de aparelhos sonoros ou musicais no  interior dos veículos do transporte coletivo de passageiros no município de Porto Velho".</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9978/projeto_lei_n__3292_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9978/projeto_lei_n__3292_-_2015.pdf</t>
   </si>
   <si>
     <t>"Implantação de placas nos pontos de ônibus que informem sobre os horários de funcionamento, valores e percursos do coletivo, com acessibilidade em linguagem braile".</t>
   </si>
   <si>
     <t>9979</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9979/projeto_lei_n__3293_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9979/projeto_lei_n__3293_-_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de bolões de proteção para motocicletas nas vias providas de semáforos do município de Porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9980/projeto_lei_n__3294_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9980/projeto_lei_n__3294_-_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a supressão da parte final do §2°, do artigo 3°, da Lei n° 2.037, de 26 de dezembro de 2012, e dá outras providências".</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1019/projeto_de_lei_n_3295-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1019/projeto_de_lei_n_3295-2015.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo municipal a criar o Programa Justiça Social nos Distritos, no âmbito do município de Porto Velho."</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>Dispõe sobre a "Criação do teste vocacional" para alunos da Rede pública Municipal, e da outras providências.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3298/projeto_de_lei_no_3397.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3298/projeto_de_lei_no_3397.pdf</t>
   </si>
   <si>
     <t>Sobre o programa Médico nas Creches da rede municipal e dá outras previdências.</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9985/projeto_lei_n__3299_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9985/projeto_lei_n__3299_-_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a instituir a semana cultural das bandas e fanfarras de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder, por termo de concessão de direito real de uso, de lote de terra urbana á Companhia de Águas e Esgotos de Rondônia -CAERD para fins de construção da Estação de Tratamento de Esgoto - ETE, e Estação de Tratamento de Água - ETA, e dá outras providências".</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10002/projeto_lei_n__3301_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10002/projeto_lei_n__3301_-_2015.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder, por termo de concessão de direito real de uso, lote de terra urbana á Companhia de Águas e Esgotos de Rondônia - CAERD para fins de construção da Estação de Tratamento de Esgoto - ETE, e a Estação de Tratamento de Água - ETA do empreendimento PRÓ MORADIA LESTE I, e da outras providências".</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9984/projeto_lei_n__3302_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9984/projeto_lei_n__3302_-_2015.pdf</t>
   </si>
   <si>
     <t>"Autoriza a adoção do juízo arbitral para a solução de litígio em que o Município de Porto Velho figure como parte, e dá outras providências".</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10003/projeto_lei_n__3303_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10003/projeto_lei_n__3303_-_2015.pdf</t>
   </si>
   <si>
     <t>"Altera a o Artigo 1° da Lei n° 2.222, de 19 de maio de 2015, que cria a Semana Municipal de Conscientização  e Importância da Coleta Seletiva no âmbito do  Município de Porto Velho".</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1018/projeto_de_lei_n_3304-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1018/projeto_de_lei_n_3304-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão da tipagem sanguínea e fator RH no uniforme e nos capacetes dos motoboys no município de Porto Velho."</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10004/projeto_lei_n__3305_-_2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10004/projeto_lei_n__3305_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de  placa proibindo a mendicância no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3165/plo_n_3306-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3165/plo_n_3306-2015.pdf</t>
   </si>
   <si>
     <t>Define diretrizes e regras para inscrição e participação dos atletas nos jogos interdistritais de Porto Velho.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3176/projeto_de_lei_no_3307.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3176/projeto_de_lei_no_3307.pdf</t>
   </si>
   <si>
     <t>Institui a tribuna livre na câmara Municipal de Porto Velho e dá outras providencias.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3206/projeto_de_lei_no_3308.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3206/projeto_de_lei_no_3308.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO ABASTECIMENTO DOS VEÍCULOS AUTOMOTORES, NOS POSTOS DE COMBUSTÍVEIS, APÓS O ACIONAMENTO DA TRAVA AUTOMÁTICA DE SEGURANÇA.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3209/projeto_de_lei_no_3312.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3209/projeto_de_lei_no_3312.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de borracha triturada proveniente de pneus inservíveis como ligante asfáltico para fins de calçamento das vias no âmbito do Município de Porto Velho.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3237/projeto_de_lei_no_3313.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3237/projeto_de_lei_no_3313.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a presença de um profissional de libras para atendimento ao público nas agencias bancarias no Município de Porto Velho e dá outras previdências.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3244/projeto_de_lei_no_3314.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3244/projeto_de_lei_no_3314.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de placas em instituições financeiras e demais estabelecimentos que operam com financiamento, crediário, empréstimos ou operações congêneres, com a informação aos consumidores sobre desconto na antecipação de pagamento de dívidas no Município de pagamento de dívidas no Município de Porto Velho e dá outras providencias.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3285/projeto_de_lei_no_3315.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3285/projeto_de_lei_no_3315.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tempo máximo para atendimento aos clientes em cartórios públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3288/projeto_de_lei_no_3316.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3288/projeto_de_lei_no_3316.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de bares, restaurantes e estabelecimentos do gênero disponibilizar água potável filtrada gratuitamente aos clientes.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1021/projeto_de_lei_3317-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1021/projeto_de_lei_3317-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre obrigatoriedade de instituir a Semana Municipal para conscientização e apoio aos portadores das Doenças de Alzheimer e Parkinson no âmbito do Município de Porto Velho e outras providências."</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>Hildon de Lima Chaves</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2799/projeto_de_lei_no_3318.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2799/projeto_de_lei_no_3318.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Porto Velho a doar área de terra urbana ao Estado de Rondônia, para fins de construção da nova sede do Tribunal de Contas e da Escola Superior de Contas do Estado de Rondônia.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3588/projeto_de_lei_no_3321.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3588/projeto_de_lei_no_3321.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tempo máximo de espera para atendimento nas lojas de operadoras de telefonia fixa e celular no Município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3305/projeto_de_lei_no_3322.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3305/projeto_de_lei_no_3322.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa Médico nas Creches da rede municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3313/projeto_de_lei_no_3323.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3313/projeto_de_lei_no_3323.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do registro do grupo sanguíneo e fator RH nos uniformes de todos os alunos matriculados nas escolas das redes públicas municipais e privadas do Município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3576/projeto_de_lei_no_3324.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3576/projeto_de_lei_no_3324.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de postos revendedores de combustíveis, estabelecendo a obrigatoriedade na execução de medidas preventivas de proteção ao meio ambiente e de segurança contra explosões e incêndios, e da outras providências.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>Alan Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3586/projeto_de_lei_no_3325.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3586/projeto_de_lei_no_3325.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a capacitação e a orientação dos servidores das creches do Município para prestação de primeiros socorros.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3052/plo_n_3326-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3052/plo_n_3326-2015.pdf</t>
   </si>
   <si>
     <t>" Acrescenta a Tabela 20  e altera o Demonstrativo VII, ambos do Anexo III, da Lei n°. 2231-A, de 03 de julho de 2015".</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3058/projeto_e_justificativa_3328-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3058/projeto_e_justificativa_3328-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a sinalização de vagas para deficientes e rebaixar guias para cadeirantes em frente a todas as Igrejas e Templos religiosos do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3061/projeto_e_justificatica_3331-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3061/projeto_e_justificatica_3331-2015.pdf</t>
   </si>
   <si>
     <t>Proibi a inauguração e a entrega de obras públicas incompletas ou de obras públicas que, ainda que concluídas, não atendam ao fim a que se destinam.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3063/projeto_e_justificativa_3332-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3063/projeto_e_justificativa_3332-2015.pdf</t>
   </si>
   <si>
     <t>Torna Obrigatória à existência de recipientes para coleta de medicamentos, cosméticos, insumos farmacêuticos e correlatos, deteriorados ou com prazo de validade expirado, e dá outras providências.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3066/proejto_e_justificativa_3333-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3066/proejto_e_justificativa_3333-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de carrinhos em supermercado para pessoas de baixa estatura/nanismo no município de Porto Velho.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3069/projeto_e_justificativa_3334-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3069/projeto_e_justificativa_3334-2015.pdf</t>
   </si>
   <si>
     <t>Obriga as instituições bancárias no âmbito do município de Porto Velho a instalarem aparelhos de raio-x para controle de acesso dos pertences dos clientes, e dá outras providências.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1781/projeto_de_lei_no_3336.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1781/projeto_de_lei_no_3336.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declaração de utilidade Pública a Associação Resgatando Vidas ( Fonte de Vida) ARVI.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3074/projeto_e_justificativa_3337-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3074/projeto_e_justificativa_3337-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre eventos culturais sem fins lucrativos em local público no âmbito do município de Porto Velho.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3078/projeto_e_justificativa_3329-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3078/projeto_e_justificativa_3329-2015.pdf</t>
   </si>
   <si>
     <t>Dispões sobre o fornecimento de alimentação diferenciada para alunos alérgicos na rede de ensino Municipal de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3083/projeto_de_justificativa_3327-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3083/projeto_de_justificativa_3327-2015.pdf</t>
   </si>
   <si>
     <t>ESTATUI a avaliação periódica dos prédios escolares e centros municipais de educação infantil da rede municipal de ensino da Cidade de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3089/projeto_e_justificativa_3340-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3089/projeto_e_justificativa_3340-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da sociedade cultural e carnavalesca axé folia mix, no calendário oficial de eventos do município e dá outras providências.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3049/projeto_e_justificativa_3341-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3049/projeto_e_justificativa_3341-2015.pdf</t>
   </si>
   <si>
     <t>''Dispões sobre a obrigatoriedade das agências Bancárias instaladas no Município de Porto Velho disponibilizarem de profissionais ou pessoas capacitadas em interpretação da Língua Brasileira de Sinais - LIBRAS e dá outras providências.''</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1029/projeto_de_lei_n.3342-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1029/projeto_de_lei_n.3342-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização ao Poder Executivo para criar o Programa de Prevenção de Acidentes nas Escolas Públicas do Município de Porto Velho."</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1028/projeto_de_lei_n_3343-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1028/projeto_de_lei_n_3343-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do Programa de Coleta Seletiva Contínua  de Lixo Eletrônico, Lixo Tecnológico e Lâmpadas Fluorescentes, no Município de Porto Velho."</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1027/projeto_de_lei_n_3344-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1027/projeto_de_lei_n_3344-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o dia do Cabeleireiro, Barbeiro, Esteticista, Manicure, Pedicure, Depilador e Maquiador, no âmbito do Município de Porto Velho."</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1026/projeto_de_lei_n3345-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1026/projeto_de_lei_n3345-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a fiscalização da execução de contratos firmados pela Administração Pública Municipal Direta e Indireta, do Município de Porto Velho"</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>Dispõe sobre os herdeiros do permissionário dos boxes dos mercados municipais que vier a falecer, assumirão automaticamente e sem qualquer custo de transferência de titularidade e dá outras providências.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3336/mensagem_e_projeto_3347-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3336/mensagem_e_projeto_3347-2015.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de mudanças climáticas, serviços ambientais e biodiversidade, com vista à implantação de princípios, diretrizes, objetivos, ações, programas e dá outras providências.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3339/projeto_e_justificativa_3350-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3339/projeto_e_justificativa_3350-2015.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade das Casas de Shows recolherem o lixo em frente as suas sedes”.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3341/projeto_e_justificativa_3352-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3341/projeto_e_justificativa_3352-2015.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação do artigo 5º, da Lei nº 2.037, de 26 de dezembro de 2012”.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3344/projeto_e_justificativa_3353-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3344/projeto_e_justificativa_3353-2015.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação do artigo 4º, da Lei nº 1.794, de 19 de Dezembro de 2008”.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3345/mensagem_e_projeto_3354-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3345/mensagem_e_projeto_3354-2015.pdf</t>
   </si>
   <si>
     <t>Estabelece normas sobre o transporte coletivo urbano de passageiros do Município de Porto Velho, bem como revoga as Leis Municipais n° 1.756, 08 de novembro de 2007 e n° 1.833, de 27 de agosto de 2009.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3166/mensagem_91_projeto_3355-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3166/mensagem_91_projeto_3355-2015.pdf</t>
   </si>
   <si>
     <t>Estabelece normas sobre transporte coletivo urbano de passageiros do Município de Porto Velho , bem como revoga a Lei Municipal n° 1.756, de 08 de novembro de 2007.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2872/projeto_de_resolucao_de_n._653-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2872/projeto_de_resolucao_de_n._653-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Sessões Ordinárias da Câmara Municipal de Porto Velho para a Quadragésima Sétima Sessão Legislativa da Décima primeira Legislatura."</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2873/projeto_de_resolucao_de_n_655-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2873/projeto_de_resolucao_de_n_655-2015.pdf</t>
   </si>
   <si>
     <t>"Revoga o Parágrafo Único do artigo 1º da Resolução nº 560, de 19 de dezembro de 2012, e dá outras providências."</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2874/projeto_de_resolucao_de_n.658-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2874/projeto_de_resolucao_de_n.658-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do auxilio alimentação. "</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>PLENÁRIO - PLE</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2883/projeto_de_resolucao_no_659-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2883/projeto_de_resolucao_no_659-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a filiação desta Câmera Municipal à União de Câmara e Vereadores de Rondônia - UCAVER."</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2909/projeto_de_resolucao_n._660-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2909/projeto_de_resolucao_n._660-2015.pdf</t>
   </si>
   <si>
     <t>"Revoga a Resolução nº586/CMPV-2015, de 18 de agosto de 2015 e dá outras providências"</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3007/projeto_de_resolucao_de_n._661-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3007/projeto_de_resolucao_de_n._661-2015.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora a proceder a baixa dos materiais considerados inservíveis ao Patrimônio da Câmara Municipal de Porto Velho."</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2910/projeto_de_resolucao_de_n._662-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2910/projeto_de_resolucao_de_n._662-2015.pdf</t>
   </si>
   <si>
     <t>"Institui e disciplina o Auxilio Saúde Parlamentar para os Vereadores do Município de Porto Velho."</t>
   </si>
   <si>
     <t>15425</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15425/pre_no_663.2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15425/pre_no_663.2015.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO TÍTULO DE CIDADÃO HONORÁRIO DA EDUCAÇÃO DO MUNICÍPIO DE PORTO VELHO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>15427</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15427/pre_no_664.2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15427/pre_no_664.2015.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSERÇÃO DE INTÉRPRETE OU PESSOA CAPACITADA EM TRADUÇÃO E INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS-LIBRAS NAS SESSÕES ORDINÁRIAS, EXTRAORDINÁRIAS, ESPECIAIS OU SOLENES NA CÂMARA MUNICIPAL DE PORTO VELHO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15704</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>JURANDIR BENGALA</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15704/ccf10072023_0008.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15704/ccf10072023_0008.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Desistência da Concessão de Direito Real de Uso de imóvel localizado na Rua José Bonifácio à Câmara Municipal de Porto Velho e dá outras providências".</t>
   </si>
   <si>
     <t>15671</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15671/pre_no_666.2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15671/pre_no_666.2015.pdf</t>
   </si>
   <si>
     <t>"Altera os valores dos subsídios dos Vereadores e do Presidente da Câmara Municipal de Porto Velho e dá outras providências".</t>
   </si>
   <si>
     <t>15426</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15426/pre_no_667.2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15426/pre_no_667.2015.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RECOMPOSIÇÃO DOS SUBSÍDIOS DOS VEREADORES CONFORME O ART. 4º DA LEI Nº 1.794, DE 19 DE DEZEMBRO DE 2008".</t>
   </si>
   <si>
     <t>15428</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15428/pre_no_668.2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15428/pre_no_668.2015.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao art. 4º da Resolução nº 560, de 19 de dezembro de 2012, e dá outras providências".</t>
   </si>
   <si>
     <t>15432</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15432/pre_no_669.2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15432/pre_no_669.2015.pdf</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/413/projeto_de_lei_n._773-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/413/projeto_de_lei_n._773-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de remuneração, Regime Jurídico da função de Conselheiro Tutelar dos Direitos da Criança e do Adolescente no âmbito do Município de Porto Velho.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/414/projeto_de_lei_n.774-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/414/projeto_de_lei_n.774-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação dos efeitos da Lei Complementar nº 506, de 11 de Dezembro de 2013 e dá outras providências</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/415/projeto_de_lei_n._775-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/415/projeto_de_lei_n._775-2015.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II do Art. 3º, da Lei Complementar nº 523, de 24 de Março de 2014, que "Institui Bolsa Moradia e Alimentação para Médico participante do Programa Mais Médicos para o Brasil.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/416/projeto_de_lei_n._777-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/416/projeto_de_lei_n._777-2015.pdf</t>
   </si>
   <si>
     <t>Fixa critérios a concessão de autorização provisória para o funcionamento dos Comércios Associados a Diversões: Boate; Café (casas de); Choperia; drinks (casas de); Pizzaria; Restaurante; Samba (casas de) que até 31 de Maio de 2015, se encontravam em funcionamento na ZR1, ZR2 , ZR3 e ZM e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/417/projeto_de_lei_n._778-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/417/projeto_de_lei_n._778-2015.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal da Cidade de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/432/projeto_de_lei_n._779-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/432/projeto_de_lei_n._779-2015.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação Excepcional De Interesse Social - GEIS, com a finalidade de atender e suprir às necessidades da coletividade em situações de excepcionalidade de Interesse Social do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/418/projeto_de_lei_n._780-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/418/projeto_de_lei_n._780-2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 7º, § 8º e § 9º, ao art. 2º da Lei Complementar nº 445, de 27 de Março de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>"Dispõe sobre o aumento do valor do Auxílio-Alimentação concedido em pecúnia aos servidores públicos ativos da administração direta, autarquias e fundações, e dá outras providências."</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/436/projeto_de_lei_compl._no_782-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/436/projeto_de_lei_compl._no_782-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização legislativa para contratação e prorrogação por tempo determinado de contratos emergenciais no âmbito no município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/438/projeto_de_lei_compl._no_783-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/438/projeto_de_lei_compl._no_783-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o realinhamento anual dos vencimentos dos cargos do quadro de servidores públicos da Prefeitura do Município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/442/projeto_de_lei_compl._no_784-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/442/projeto_de_lei_compl._no_784-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização ao  Poder Executivo para criação de Auxílio-Fardamento para os servidores ocupantes do cargo de Agente Municipal de Trânsito do Município de Porto Velho."</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/444/projeto_de_lei_compl.no_785-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/444/projeto_de_lei_compl.no_785-2015.pdf</t>
   </si>
   <si>
     <t>"Atribui  à Secretaria Municipal de Programas Especiais e Defesa Civil a competência da Unidade Gestora de Orçamento e dá outras providências."</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/446/projeto_de_lei_compl._no_786-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/446/projeto_de_lei_compl._no_786-2015.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos ao artigo 81 da Lei Complementar nº 227, de 10 de Novembro de 2005, que dispõe sobre o Regime Próprio de Previdência Social do Município de Porto Velho e revoga dispositivos da Lei Complementar nº 454, de 09 de Abril de 2012."</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/448/projeto_de_lei_compl._no_787-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/448/projeto_de_lei_compl._no_787-2015.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Parceria Pública Privada no âmbito da Administração Pública do Município de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/450/projeto_de_lei_compl._no_788-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/450/projeto_de_lei_compl._no_788-2015.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 86 da Lei Complementar nº 510, de 26 de Dezembro de 2013"</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/452/projeto_de_lei_compl._no_789-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/452/projeto_de_lei_compl._no_789-2015.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas suplementares à legislação federal sobre chamamento público no âmbito do município de Porto Velho."</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/454/projeto_de_lei_compl._no_790-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/454/projeto_de_lei_compl._no_790-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre obrigatoriedade do uso de uniforme pelos servidores municipais ocupantes dos cargos de agente comunitário de saúde e agente de combate às endemias, bem como autorização do Poder Executivo para criação de auxílio-fardamento para os referidos servidores."</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/456/projeto_de_lei_compl.no_791-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/456/projeto_de_lei_compl.no_791-2015.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 119 e acrescenta o § 8º e 9º na Lei Complementar nº 385, de 01 de Julho de 2010."</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/457/projeto_de_lei_compl._no_792-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/457/projeto_de_lei_compl._no_792-2015.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 258 (Plano de Carreira, Cargos e Vencimentos dos Servidores do Quadro de Provimento Efetivo da Câmara Municipal de Porto Velho ), de 6 de Setembro de 2006, e dá outras providências."</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/458/projeto_de_lei_compl._no_793-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/458/projeto_de_lei_compl._no_793-2015.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos ao §7º do Artigo 2º da Lei Complementar nº 445, de 27 de março de 2012, e dá outras providências."</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/459/projeto_de_lei_compl._no_794-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/459/projeto_de_lei_compl._no_794-2015.pdf</t>
   </si>
   <si>
     <t>"Acrescenta parágrafo único ao artigo 3º da Lei Complementar nº 153 de 26 de dezembro de 2002, e dá outras providências."</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/461/projeto_de_lei_compl._no_795-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/461/projeto_de_lei_compl._no_795-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a forma de remuneração, regime jurídico da função de conselheiro tutelar no âmbito do município de Porto Velho, e dá outra providências."</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/462/projeto_de_lei_compl._no_796-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/462/projeto_de_lei_compl._no_796-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de abono destinado aos servidores da Educação da Prefeitura do Município de Porto Velho."</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/466/projeto_de_lei_compl._no_797-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/466/projeto_de_lei_compl._no_797-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre criação de Gratificação de Produtividade para os Agentes Municipais de Trânsito de Prefeito do Município de Porto Velho."</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/467/projeto_de_lei_compl._no_798-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/467/projeto_de_lei_compl._no_798-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de gratificação específica de tecnologia de informação e de apoio para o Departamento de Recursos e Tecnologia da Informação (DRTI) da Secretaria Municipal de Administração - SEMAD."</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/468/projeto_de_lei_compl._no_799-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/468/projeto_de_lei_compl._no_799-2015.pdf</t>
   </si>
   <si>
     <t>"Altera e suprime dispositivos da Lei Complementar nº 258 (Plano de Carreira, Cargos e Vencimentos dos Servidores do Quadro de Provimento Efetivo da Câmara Municipal de Porto Velho), de 06 de Setembro de 2006, e dá outras providências."</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/470/projeto_de_lei_compl._no_800-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/470/projeto_de_lei_compl._no_800-2015.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 285 do Código Tributário Municipal (Lei Complementar nº 199, de 21 de Dezembro de 2004."</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Gratificação de Responsabilidade Técnica -GRT, para os servidores ocupantes dos cargos públicos de engenheiro e arquiteto da Prefeitura Municipal de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/472/projeto_de_lei_compl._no_802-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/472/projeto_de_lei_compl._no_802-2015.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 199, de 21 de Dezembro de 2004, da Lei Complementar nº 369, de 22 de Dezembro de 2009, e da Lei Complementar nº 456, de 03 de Maio de 2012, e dá outras providências."</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/474/projeto_de_lei_compl._no_803-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/474/projeto_de_lei_compl._no_803-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a redução da jornada de trabalho de 40 horas para 30 horas semanais dos cargos de Auxiliar de Laboratório, Auxiliar de Odontologia, Auxiliar de Farmácia e o Técnico em Laboratório e Higiene Dental do Grupo Ocupacional da Saúde e dá outras providências."</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/476/projeto_de_lei_compl._no_804-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/476/projeto_de_lei_compl._no_804-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre conversão da licença-prêmio em pecúnia aos servidores públicos que serão transpostos do quadro da Prefeitura do Município de Porto Velho para o quadro da União."</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei n°53-A de 26 de dezembro de 1972- que institui o Código de Postura do Município de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/395/projeto_de_lei_n._806-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/395/projeto_de_lei_n._806-2015.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor de Arborização Urbana do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>Institui o Licenciamento Ambiental Simplificado, Licenciamento por Declaração e dá outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/479/projeto_de_lei_808.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/479/projeto_de_lei_808.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo em Comissão de Secretária de Escola de música, altera o Anexo III, da Lei  Complementar n°450, de 09 de Abril de 2012 e o Anexo VII, da Lei Complementar n° 527, de 04 de abril de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/404/projeto_de_lei_n._809-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/404/projeto_de_lei_n._809-2015.pdf</t>
   </si>
   <si>
     <t>Suprime o parágrafo único do Artigo 1° da Lei Complementar n° 552, de 02 de dezembro de 2014.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/424/projeto_de_lei_n._810-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/424/projeto_de_lei_n._810-2015.pdf</t>
   </si>
   <si>
     <t>Institui o programa de Parceria público-privada no âmbito da administração pública do Município de Porto Velho, e dá outras providências</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/425/projeto_de_lei_n._811-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/425/projeto_de_lei_n._811-2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos a Lei Complementar n°33, de 03 de novembro de 1,994, alterado pela Lei Complementar n° 046, de 10 de maio 1995, Lei Complementar n°291,  de 07 de dezembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/465/projeto_de_lei_n.812-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/465/projeto_de_lei_n.812-2015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 505, de 11 de Dezembro de 2013, e de 11 de Dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/437/projeto_de_lei_n._813-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/437/projeto_de_lei_n._813-2015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 391 de 6 de julho de 2010, Lei Complementar n° 339, de 02 de janeiro de 2009, alterada pela Lei Complementar n° 528, de 04 de Abril de 2014. Lei Complementar n° 543, de 25 de Agosto de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/435/projeto_de_lei_n._814-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/435/projeto_de_lei_n._814-2015.pdf</t>
   </si>
   <si>
     <t>Transforma em vantagem pessoal a Gratificação de Produtividade Especial-GPE. Criada pela Lei Complementar n° 391, de 6 junho de 2010 e a Gratificação de Produtividade Orçamentária-GPO criada pela Lei Complementar n°339, de 02 de janeiro de 2009, alterada pela Lei Complementar n°528, de 04 de Abril de 2014, Lei Complementar n° 543, de 25 de Agosto de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/439/projeto_de_lei_n._815-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/439/projeto_de_lei_n._815-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratificação  especifica para os cargos de Médico, Cuidador Social. Educador social e Agente de Educação Ambiental. Operador de Máquinas Pesadas e Motorista de Veículos Pesados e Motorista de Veículos Pesados: altera dispositivos da Lei complementar n°163, de 08 julho de 2003, alterada pela Lei Complementar n°528, de 04 de Abril de 2014, altera o §4° do art. 1°da Lei Complementar n°579 de 30 de novembro de 2015: Altera o § 2° e acrescenta o § 3°ao art. 1° da Lei Complementar n°580 de 30 de novembro de 2015 e dá outras providências .</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/441/projeto_de_lei_n._816-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/441/projeto_de_lei_n._816-2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei n°53-A. de 26 dezembro de 1972-que instituiu o Código de Postura do Município de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/447/projeto_de_lei_n._817-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/447/projeto_de_lei_n._817-2015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 199, de 21 de dezembro de 2004, e dá outras providências .</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/449/projeto_de_lei_n._818-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/449/projeto_de_lei_n._818-2015.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I e III da Lei Complementar n° 391, de 06 de junho de 2010.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/475/projeto_de_lei_n.819-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/475/projeto_de_lei_n.819-2015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n°097 de 29 de dezembro de 1999 e da Lei Complementar n°560, de 23 de dezembro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/451/projeto_de_lei_n._820-2015.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/451/projeto_de_lei_n._820-2015.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de intenções que adequa o CIMCERO à Lei Federal n° 11.107, de 6 de Abril de 2005 e ao Decreto 6.017, de 8 de janeiro de 2007. Autoriza a participação da prefeitura do Município de Porto Velho no CIMCERO-Consórcio itermunicipal da Região Centro Leste de Rondônia , através de assinatura de Contratos de Programa e Contratos de Rateio para gestão  associada , aderindo  total ou parcialmente aos Programas de Gestão Associada disponibilizados  pela entidade, e dá outra providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2394,68 +2394,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9921/projeto_de_lei_3241_-_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9875/projeto_lei_n__3219_-_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9876/projeto_lei_n__3220_-_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9879/projeto_lei_n__3222_-_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9880/projeto_lei_n__3223_-_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9882/projeto_lei_n__3225_-_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9885/projeto_lei_n__3227_-_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1015/projeto_de_lei_n_3228-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9893/projeto_lei_n__3229_-_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9895/projeto_lei_n__3230_-_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9899/projeto_lei_n__3231-_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9904/projeto_lei_n__3232_-_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9911/projeto_lei_n__3233_-_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9919/projeto_lei_n__3234_-_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1005/projeto_de_lei_n_3225-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1006/projeto_de_lei_n_3236-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1014/projeto_de_lei_n_3237-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1004/projeto_de_lei_3238-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9920/projeto_de_lei_3239_-_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9922/projeto_lei_n__3242_-_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9923/projeto_lei_n__3244_-_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9924/projeto_lei_n__3245_-_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9939/projeto_lei_n__3246_-_2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9945/projeto_lei_n__3248_-_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9929/projeto_lei_n__3256_-_2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9930/projeto_lei_n__3257_-_2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9931/projeto_lei_n__3258_-_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9936/projeto_lei_n__3260_-_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/14757/plo_no_3261.2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9953/projeto_lei_n__3262_-_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9956/projeto_lei_n__3263_-_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9950/projeto_lei_n__3264_-_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1017/proejeto_de_lei_n_3265-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10014/projeto_lei_n__3267-_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10040/projeto_lei_n__3268_-_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10006/projeto_lei_n__3272_-_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10023/projeto_lei_n__3273_-_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10024/projeto_lei_n__3274_-_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10026/projeto_lei_n__3275_-_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10027/projeto_lei_n__3276_-_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10032/projeto_lei_n__3277_-_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10033/projeto_lei_n__3278_-_2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10034/projeto_lei_n__3272_-_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10035/projeto_lei_n__3280_-_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10039/projeto_lei_n__3282_-_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10041/projeto_lei_n__3284_-_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10042/projeto_lei_n__3285_-_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9962/projeto_lei_n__3286_-_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9964/projeto_lei_n__3287_-_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9969/projeto_lei_n__3288_-_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9973/projeto_lei_n__3290_-_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9977/projeto_lei_n__3291_-_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9978/projeto_lei_n__3292_-_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9979/projeto_lei_n__3293_-_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9980/projeto_lei_n__3294_-_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1019/projeto_de_lei_n_3295-2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3298/projeto_de_lei_no_3397.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9985/projeto_lei_n__3299_-_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10002/projeto_lei_n__3301_-_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9984/projeto_lei_n__3302_-_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10003/projeto_lei_n__3303_-_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1018/projeto_de_lei_n_3304-2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10004/projeto_lei_n__3305_-_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3165/plo_n_3306-2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3176/projeto_de_lei_no_3307.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3206/projeto_de_lei_no_3308.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3209/projeto_de_lei_no_3312.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3237/projeto_de_lei_no_3313.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3244/projeto_de_lei_no_3314.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3285/projeto_de_lei_no_3315.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3288/projeto_de_lei_no_3316.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1021/projeto_de_lei_3317-2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2799/projeto_de_lei_no_3318.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3588/projeto_de_lei_no_3321.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3305/projeto_de_lei_no_3322.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3313/projeto_de_lei_no_3323.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3576/projeto_de_lei_no_3324.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3586/projeto_de_lei_no_3325.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3052/plo_n_3326-2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3058/projeto_e_justificativa_3328-2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3061/projeto_e_justificatica_3331-2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3063/projeto_e_justificativa_3332-2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3066/proejto_e_justificativa_3333-2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3069/projeto_e_justificativa_3334-2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1781/projeto_de_lei_no_3336.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3074/projeto_e_justificativa_3337-2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3078/projeto_e_justificativa_3329-2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3083/projeto_de_justificativa_3327-2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3089/projeto_e_justificativa_3340-2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3049/projeto_e_justificativa_3341-2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1029/projeto_de_lei_n.3342-2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1028/projeto_de_lei_n_3343-2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1027/projeto_de_lei_n_3344-2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1026/projeto_de_lei_n3345-2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3336/mensagem_e_projeto_3347-2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3339/projeto_e_justificativa_3350-2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3341/projeto_e_justificativa_3352-2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3344/projeto_e_justificativa_3353-2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3345/mensagem_e_projeto_3354-2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3166/mensagem_91_projeto_3355-2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2872/projeto_de_resolucao_de_n._653-2015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2873/projeto_de_resolucao_de_n_655-2015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2874/projeto_de_resolucao_de_n.658-2015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2883/projeto_de_resolucao_no_659-2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2909/projeto_de_resolucao_n._660-2015.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3007/projeto_de_resolucao_de_n._661-2015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2910/projeto_de_resolucao_de_n._662-2015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15425/pre_no_663.2015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15427/pre_no_664.2015.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15704/ccf10072023_0008.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15671/pre_no_666.2015.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15426/pre_no_667.2015.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15428/pre_no_668.2015.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15432/pre_no_669.2015.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/413/projeto_de_lei_n._773-2015.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/414/projeto_de_lei_n.774-2015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/415/projeto_de_lei_n._775-2015.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/416/projeto_de_lei_n._777-2015.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/417/projeto_de_lei_n._778-2015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/432/projeto_de_lei_n._779-2015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/418/projeto_de_lei_n._780-2015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/436/projeto_de_lei_compl._no_782-2015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/438/projeto_de_lei_compl._no_783-2015.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/442/projeto_de_lei_compl._no_784-2015.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/444/projeto_de_lei_compl.no_785-2015.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/446/projeto_de_lei_compl._no_786-2015.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/448/projeto_de_lei_compl._no_787-2015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/450/projeto_de_lei_compl._no_788-2015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/452/projeto_de_lei_compl._no_789-2015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/454/projeto_de_lei_compl._no_790-2015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/456/projeto_de_lei_compl.no_791-2015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/457/projeto_de_lei_compl._no_792-2015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/458/projeto_de_lei_compl._no_793-2015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/459/projeto_de_lei_compl._no_794-2015.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/461/projeto_de_lei_compl._no_795-2015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/462/projeto_de_lei_compl._no_796-2015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/466/projeto_de_lei_compl._no_797-2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/467/projeto_de_lei_compl._no_798-2015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/468/projeto_de_lei_compl._no_799-2015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/470/projeto_de_lei_compl._no_800-2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/472/projeto_de_lei_compl._no_802-2015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/474/projeto_de_lei_compl._no_803-2015.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/476/projeto_de_lei_compl._no_804-2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/395/projeto_de_lei_n._806-2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/479/projeto_de_lei_808.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/404/projeto_de_lei_n._809-2015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/424/projeto_de_lei_n._810-2015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/425/projeto_de_lei_n._811-2015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/465/projeto_de_lei_n.812-2015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/437/projeto_de_lei_n._813-2015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/435/projeto_de_lei_n._814-2015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/439/projeto_de_lei_n._815-2015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/441/projeto_de_lei_n._816-2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/447/projeto_de_lei_n._817-2015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/449/projeto_de_lei_n._818-2015.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/475/projeto_de_lei_n.819-2015.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/451/projeto_de_lei_n._820-2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9921/projeto_de_lei_3241_-_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9875/projeto_lei_n__3219_-_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9876/projeto_lei_n__3220_-_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9879/projeto_lei_n__3222_-_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9880/projeto_lei_n__3223_-_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9882/projeto_lei_n__3225_-_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9885/projeto_lei_n__3227_-_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1015/projeto_de_lei_n_3228-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9893/projeto_lei_n__3229_-_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9895/projeto_lei_n__3230_-_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9899/projeto_lei_n__3231-_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9904/projeto_lei_n__3232_-_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9911/projeto_lei_n__3233_-_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9919/projeto_lei_n__3234_-_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1005/projeto_de_lei_n_3225-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1006/projeto_de_lei_n_3236-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1014/projeto_de_lei_n_3237-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1004/projeto_de_lei_3238-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9920/projeto_de_lei_3239_-_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9922/projeto_lei_n__3242_-_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9923/projeto_lei_n__3244_-_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9924/projeto_lei_n__3245_-_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9939/projeto_lei_n__3246_-_2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9945/projeto_lei_n__3248_-_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9929/projeto_lei_n__3256_-_2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9930/projeto_lei_n__3257_-_2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9931/projeto_lei_n__3258_-_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9936/projeto_lei_n__3260_-_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/14757/plo_no_3261.2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9953/projeto_lei_n__3262_-_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9956/projeto_lei_n__3263_-_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9950/projeto_lei_n__3264_-_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1017/proejeto_de_lei_n_3265-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10014/projeto_lei_n__3267-_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10040/projeto_lei_n__3268_-_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10006/projeto_lei_n__3272_-_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10023/projeto_lei_n__3273_-_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10024/projeto_lei_n__3274_-_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10026/projeto_lei_n__3275_-_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10027/projeto_lei_n__3276_-_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10032/projeto_lei_n__3277_-_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10033/projeto_lei_n__3278_-_2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10034/projeto_lei_n__3272_-_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10035/projeto_lei_n__3280_-_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10039/projeto_lei_n__3282_-_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10041/projeto_lei_n__3284_-_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10042/projeto_lei_n__3285_-_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9962/projeto_lei_n__3286_-_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9964/projeto_lei_n__3287_-_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9969/projeto_lei_n__3288_-_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9973/projeto_lei_n__3290_-_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9977/projeto_lei_n__3291_-_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9978/projeto_lei_n__3292_-_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9979/projeto_lei_n__3293_-_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9980/projeto_lei_n__3294_-_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1019/projeto_de_lei_n_3295-2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3298/projeto_de_lei_no_3397.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9985/projeto_lei_n__3299_-_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10002/projeto_lei_n__3301_-_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/9984/projeto_lei_n__3302_-_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10003/projeto_lei_n__3303_-_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1018/projeto_de_lei_n_3304-2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/10004/projeto_lei_n__3305_-_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3165/plo_n_3306-2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3176/projeto_de_lei_no_3307.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3206/projeto_de_lei_no_3308.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3209/projeto_de_lei_no_3312.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3237/projeto_de_lei_no_3313.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3244/projeto_de_lei_no_3314.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3285/projeto_de_lei_no_3315.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3288/projeto_de_lei_no_3316.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1021/projeto_de_lei_3317-2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2799/projeto_de_lei_no_3318.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3588/projeto_de_lei_no_3321.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3305/projeto_de_lei_no_3322.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3313/projeto_de_lei_no_3323.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3576/projeto_de_lei_no_3324.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3586/projeto_de_lei_no_3325.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3052/plo_n_3326-2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3058/projeto_e_justificativa_3328-2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3061/projeto_e_justificatica_3331-2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3063/projeto_e_justificativa_3332-2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3066/proejto_e_justificativa_3333-2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3069/projeto_e_justificativa_3334-2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1781/projeto_de_lei_no_3336.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3074/projeto_e_justificativa_3337-2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3078/projeto_e_justificativa_3329-2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3083/projeto_de_justificativa_3327-2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3089/projeto_e_justificativa_3340-2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3049/projeto_e_justificativa_3341-2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1029/projeto_de_lei_n.3342-2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1028/projeto_de_lei_n_3343-2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1027/projeto_de_lei_n_3344-2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/1026/projeto_de_lei_n3345-2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3336/mensagem_e_projeto_3347-2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3339/projeto_e_justificativa_3350-2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3341/projeto_e_justificativa_3352-2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3344/projeto_e_justificativa_3353-2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3345/mensagem_e_projeto_3354-2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3166/mensagem_91_projeto_3355-2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2872/projeto_de_resolucao_de_n._653-2015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2873/projeto_de_resolucao_de_n_655-2015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2874/projeto_de_resolucao_de_n.658-2015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2883/projeto_de_resolucao_no_659-2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2909/projeto_de_resolucao_n._660-2015.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/3007/projeto_de_resolucao_de_n._661-2015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/2910/projeto_de_resolucao_de_n._662-2015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15425/pre_no_663.2015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15427/pre_no_664.2015.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15704/ccf10072023_0008.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15671/pre_no_666.2015.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15426/pre_no_667.2015.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15428/pre_no_668.2015.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/15432/pre_no_669.2015.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/413/projeto_de_lei_n._773-2015.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/414/projeto_de_lei_n.774-2015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/415/projeto_de_lei_n._775-2015.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/416/projeto_de_lei_n._777-2015.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/417/projeto_de_lei_n._778-2015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/432/projeto_de_lei_n._779-2015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/418/projeto_de_lei_n._780-2015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/436/projeto_de_lei_compl._no_782-2015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/438/projeto_de_lei_compl._no_783-2015.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/442/projeto_de_lei_compl._no_784-2015.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/444/projeto_de_lei_compl.no_785-2015.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/446/projeto_de_lei_compl._no_786-2015.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/448/projeto_de_lei_compl._no_787-2015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/450/projeto_de_lei_compl._no_788-2015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/452/projeto_de_lei_compl._no_789-2015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/454/projeto_de_lei_compl._no_790-2015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/456/projeto_de_lei_compl.no_791-2015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/457/projeto_de_lei_compl._no_792-2015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/458/projeto_de_lei_compl._no_793-2015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/459/projeto_de_lei_compl._no_794-2015.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/461/projeto_de_lei_compl._no_795-2015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/462/projeto_de_lei_compl._no_796-2015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/466/projeto_de_lei_compl._no_797-2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/467/projeto_de_lei_compl._no_798-2015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/468/projeto_de_lei_compl._no_799-2015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/470/projeto_de_lei_compl._no_800-2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/472/projeto_de_lei_compl._no_802-2015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/474/projeto_de_lei_compl._no_803-2015.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/476/projeto_de_lei_compl._no_804-2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/395/projeto_de_lei_n._806-2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/479/projeto_de_lei_808.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/404/projeto_de_lei_n._809-2015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/424/projeto_de_lei_n._810-2015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/425/projeto_de_lei_n._811-2015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/465/projeto_de_lei_n.812-2015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/437/projeto_de_lei_n._813-2015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/435/projeto_de_lei_n._814-2015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/439/projeto_de_lei_n._815-2015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/441/projeto_de_lei_n._816-2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/447/projeto_de_lei_n._817-2015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/449/projeto_de_lei_n._818-2015.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/475/projeto_de_lei_n.819-2015.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2015/451/projeto_de_lei_n._820-2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>