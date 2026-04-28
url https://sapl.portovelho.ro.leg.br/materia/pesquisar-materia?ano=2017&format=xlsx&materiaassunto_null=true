--- v0 (2026-01-12)
+++ v1 (2026-04-28)
@@ -54,3409 +54,3409 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Zequinha Araújo</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4296/projeto_de_lei_no_3608.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4296/projeto_de_lei_no_3608.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o aproveitamento de alimentos não vendidos nos supermercados de porto velho porém ainda próprio para consumo humano.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Pr. Edésio Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2512/projeto_de_lei_no_3560.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2512/projeto_de_lei_no_3560.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial e cultural de eventos do Município de Porto Velho, o dia do Pastor Evangélico, a ser comemorado anualmente no 2º domingo do mês de Junho, e dá outras providências.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2786/menagem_03_projeto_3471-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2786/menagem_03_projeto_3471-2017.pdf</t>
   </si>
   <si>
     <t>''Autoriza do Município de Porto Velho a doar área de terra urbana''.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>Márcio Miranda</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2912/projeto_de_justificativa_3472-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2912/projeto_de_justificativa_3472-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de atividades esportivas e de lazer, nos fins de semana nas escolas públicas municipais do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>Marcelo Cruz</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2913/projeto_e_justificativa_3473-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2913/projeto_e_justificativa_3473-2017.pdf</t>
   </si>
   <si>
     <t>Obriga empresas fornecedoras de bens e serviços executados de forma continua a estenderem aos consumidores cujos contratos estejam em vigor as condições oferecidas para adesão de novos consumidores.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/162/pl_3474.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/162/pl_3474.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas concessionárias do serviço de transporte coletivo urbano, públicas ou privadas a manter em funcionamento os condicionadores de ar dos veículos, no âmbito do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2783/projeto_e_justificativa_3476-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2783/projeto_e_justificativa_3476-2017.pdf</t>
   </si>
   <si>
     <t>Incluiu o acontecimento anual ''dia do Evangélico'' no calendário de manifestações culturais do município de Porto Velho, e firma parceria com a fundação cultural do município - FUNCULTURAL, e dá outras providências.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>Maurício Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2911/projeto_e_justificativa_3477-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2911/projeto_e_justificativa_3477-2017.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da realização de audiência pública antes de reajustes de tarifas de serviços públicos e tributos municipais e da outras providências.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>Hildon de Lima Chaves</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2789/mensagem_012_e_projeto_3480.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2789/mensagem_012_e_projeto_3480.pdf</t>
   </si>
   <si>
     <t>Revoga a lei municipal nº 2.386, de 06 de janeiro de 2017 qu autoriza o poder executivo municipal, a realizar doação de lote de terra urbana e dá outras providências.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2788/proejto_e_justificativa_3481-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2788/proejto_e_justificativa_3481-2017.pdf</t>
   </si>
   <si>
     <t>“Reconhece a música gospel e os eventos a ela relacionados como manifestação cultural do Município de Porto Velho, e dá outras providências”</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>Jacaré</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2489/projeto_e_justificativa_3482-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2489/projeto_e_justificativa_3482-2017.pdf</t>
   </si>
   <si>
     <t>“Institui a obrigatoriedade da disponibilização da cadeira de rodas em todos os cemitérios públicos e privados, localizados no Município de Porto Velho.”</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>Vereadora Ellis Regina</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/893/pl_3483-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/893/pl_3483-2017.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos a Lei n. 2124 de 03 de fevereiro de 2014, que foi alterada pela Lei nº 2375, de 07 dezembro de 2016, e dá outras providências"</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2495/proejto_e_justificativa_3484-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2495/proejto_e_justificativa_3484-2017.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a fornecer leite sem lactose para crianças carentes da cidade de Porto Velho, nos termos específicos e dá outras providências”.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“Incluir o dia do Obreiro Universal no Calendário Oficial da Cidade de Porto Velho”</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/127/pl_3486.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/127/pl_3486.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Permanência de ambulância nos locais de realização de provas para vestibulares, e Concursos Públicos no âmbito do Município de Porto Velho.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/895/pl_3487_2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/895/pl_3487_2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a garantia da realização do exame de cariótipo em todos os recém-nascidos que apresentam sinais indicativos da Síndrome de Down nos hospitais e maternidades do município de particulares do Município de Porto Velho."</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>JURANDIR BENGALA</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2494/projeto_e_justificativa_3488-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2494/projeto_e_justificativa_3488-2017.pdf</t>
   </si>
   <si>
     <t>“Denomina o Posto de Saúde a ser inaugurado, localizado na Rua Daniela com Benedito Inocêncio, Bairro Lagoinha, de “Posto de Saúde Juvenal Vieira Neto”.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/896/pl_3489-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/896/pl_3489-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a campanha de caráter educativo, informativo e de orientação social com fim de combater o ZIKA VIRUS na rede municipal de Porto Velho ser realizada no primeiro bimestre de cada ano letivo."</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>Cristiane Lopes</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2497/projeto_e_justificativa_3490-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2497/projeto_e_justificativa_3490-2017.pdf</t>
   </si>
   <si>
     <t>“Institui o dia Municipal de Prevenção ao Câncer de Mama e dá outras providências”.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>Ada Dantas Boabaid</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/168/6_-_pl_3491-17-1-31.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/168/6_-_pl_3491-17-1-31.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo da Lei nº 2.059 de 01 de agosto de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/173/11_-_pl_3492-1-31.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/173/11_-_pl_3492-1-31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de ITBI, sobre as transações relativas ao Programa Nacional de Crédito Tributário.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2454/projeto_e_justificativa_3493-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2454/projeto_e_justificativa_3493-2017.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa Planta Popular para população carente do Município de Porto Velho”.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2491/projeto_e_justificativa_3494-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2491/projeto_e_justificativa_3494-2017.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Agricultura Urbana, que consiste no cultivo de plantas medicinais e ornamentais e para a produção de mudas_x000D_
 mediante o aproveitamento de terrenos dominiais ociosos do Município e de terrenos particulares ociosos cedidos temporariamente por seus proprietários”.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2462/projeto_e_justificativa_3495-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2462/projeto_e_justificativa_3495-2017.pdf</t>
   </si>
   <si>
     <t>''Acrescenta o Parágrafo único ao art. 5º da Lei nº 1.958, de 22 de setembro de 2011, e dá outras providências.''</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>EDWILSON NEGREIROS</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1035/pl_no_3496.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1035/pl_no_3496.2017.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal a Augusta Grande Benfeitora da Ordem Respeitável Loja Simbólica Estudo e Trabalho nº 1461, com Sede e Foro na cidade de Porto Velho."</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2464/projeto_e_justificativa_3497-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2464/projeto_e_justificativa_3497-2017.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal de Prevenção e Combate à Microcefalia”.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>Jair Montes</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2492/pojeto_e_justificativa_3498-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2492/pojeto_e_justificativa_3498-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Prescrição e Decadência de ofício dos débitos junto a Fazenda Pública Municipal tratando do Imposto Territorial Urbano, Foros e Laudêmio no Município de Porto Velho”.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2493/projeto_e_justificativa_3499-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2493/projeto_e_justificativa_3499-2017.pdf</t>
   </si>
   <si>
     <t>“Estabelece, no âmbito municipal, multa ao agressor, toda vez que serviços prestados pelo Município forem acionados para atender casos de violência domésticas e familiar contra a mulher”.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2490/projeto_e_justificativa_3500-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2490/projeto_e_justificativa_3500-2017.pdf</t>
   </si>
   <si>
     <t>“Institui no calendário oficial do Município de Porto Velho o Dia Municipal da Diversidade Étnico-Racial, a ser celebrado anualmente no dia 21 de março, dá outras providências”.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2450/projeto_e_justificativa_3501-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2450/projeto_e_justificativa_3501-2017.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A SEMANA DE EXPOSIÇÃO DOS DIREITOS E SERVIÇOS INERENTES AO IDOSO, A SER REALIZADA A PARTIR DO DIA 01 DE OUTUBRO, DATA COMEMORATIVA DO DIA NACIONAL DO IDOSO”.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2698/projeto_de_lei_no_3502.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2698/projeto_de_lei_no_3502.pdf</t>
   </si>
   <si>
     <t>DETERMINA A FIXAÇÃO DE PLACA INFORMANDO O NÚMERO TELEFÔNICO DO CONSELHO TUTELAR NOS ESTABELECIMENTO DE ENSINO PÚBLICO  E PRIVADO DO MUNICÍPIO DE PORTO VELHO E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2701/projeto_de_lei_no_3503.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2701/projeto_de_lei_no_3503.pdf</t>
   </si>
   <si>
     <t>Dispõe criação do boletim escolar eletrônico nas escolas da rede pública Municipal de ensino do Município de Porto Velho.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2710/projeto_de_lei_no_3504.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2710/projeto_de_lei_no_3504.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei 1512 de 12 de junho de 2003, que inclui o acontecimento anual da Marcha para Jesus no calendário de manifestações culturais do Município de Porto Velho e dá outras Providências.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2725/projeto_de_lei_no_3505.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2725/projeto_de_lei_no_3505.pdf</t>
   </si>
   <si>
     <t>Institui o Mutirão de Limpeza nos Bairros de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>MARCELO REIS</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2737/projeto_de_lei_no_3506.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2737/projeto_de_lei_no_3506.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre livre parada e estacionamento para os veículos particulares de oficiais de Justiça do poder judiciário, no exercício da função, e dá outras providências.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2738/projeto_de_lei_no_3507.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2738/projeto_de_lei_no_3507.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no calendário Oficial de eventos e comemorações culturais no Município de Porto Velho a Festa do sertão Nordestino.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2739/projeto_de_lei_no_3509.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2739/projeto_de_lei_no_3509.pdf</t>
   </si>
   <si>
     <t>Institui o programa de valorização do idoso denominado Projeto Vovô sabe tudo.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2740/projeto_de_lei_no_3510.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2740/projeto_de_lei_no_3510.pdf</t>
   </si>
   <si>
     <t>Institui a semana Municipal de valorização da vida.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>Dispõe sobre o desembarque de mulher usuária do sistema de transporte coletivo e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/725/projeto_de_lei_n._3512-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/725/projeto_de_lei_n._3512-2017.pdf</t>
   </si>
   <si>
     <t>Obriga os Estabelecimentos Públicos e Privadas no Município de Porto Velho de inserir placas de atendimento prioritário o símbolo mundial do autismo e dá outras providências.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1034/pl_no_3513.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1034/pl_no_3513.2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Declaração de Utilidade Pública a Associação dos Posseiros do Bairro Planalto 1 APBP1."</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/112/projeto_de_lei_n.-_3514-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/112/projeto_de_lei_n.-_3514-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de colocação e disponibilização de equipamentos com álcool em gel por parte de estabelecimentos comerciais em todo o Município de Porto Velho/RO e dá outras providências.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1725/projeto_de_lei_n._3515-2017_-_autoria_jair_montes.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1725/projeto_de_lei_n._3515-2017_-_autoria_jair_montes.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 20 de Lei Complementar 592/2015 de 23/12/2015 e dá outras providências"</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2745/projeto_de_lei_no_3516.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2745/projeto_de_lei_no_3516.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes a serem observadas na formulação da política Municipal de atendimento às pessoas com transtorno invasivo do desenvolvimento AUTISMO no Município de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2746/projeto_de_lei_no_3517.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2746/projeto_de_lei_no_3517.pdf</t>
   </si>
   <si>
     <t>Institui que as escolas, parques, shopping, e praças públicas ou provadas, que o lazer e a recreação sejam brinquedos com acessibilidade total para crianças com e sem deficiência.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2751/projeto_de_lei_no_3518.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2751/projeto_de_lei_no_3518.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Artesão o e o dia do Artesão, e dá outras providências.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2758/projeto_de_lei_no_3519.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2758/projeto_de_lei_no_3519.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cassação do Alvará de funcionamento de empresas e postos estabelecidos no Município que revenderem combustíveis adulterados e dá outras providências.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2767/projeto_de_lei_no_3520.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2767/projeto_de_lei_no_3520.pdf</t>
   </si>
   <si>
     <t>Institui o " Setembro Amarelo" - de prevenção ao suicídio, em Porto Velho/RO.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2554/projeto_de_lei_no_3521.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2554/projeto_de_lei_no_3521.pdf</t>
   </si>
   <si>
     <t>Institui o mês " Maio Amarelo", cujo objetivo será fomento de ações preventivas de redução de acidentes de trânsito, no Município de Porto Velho.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2559/projeto_de_lei_3522.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2559/projeto_de_lei_3522.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Guarda Mirim Municipal no Município de Porto Velho-RO e da outras providências.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>ALEKS PALITOT</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2565/projeto_de_lei_3523.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2565/projeto_de_lei_3523.pdf</t>
   </si>
   <si>
     <t>Determina a inclusão obrigatória de peixe e seus derivados, no cardápio da merenda escolar nas instituições municipais de ensino.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2566/projeto_de_lei_3524.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2566/projeto_de_lei_3524.pdf</t>
   </si>
   <si>
     <t>Doapõe sobre a  incorporação dos jogos de futebol de campo e outras áreas desportivas amadoras denominado AMADORZÃO. modalidade interbairros, ao calendário oficial de evento do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2575/projeto_de_lei_3525.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2575/projeto_de_lei_3525.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Bombeiro Mirim Municipal no Município de Porto Velho-RO e dá outas providências.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/842/pl_3526-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/842/pl_3526-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a semana do Empreendedorismo, nas escolas publicas de ensino fundamental no Município de Porto Velho.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/859/pl_3527-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/859/pl_3527-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de brinquedos destinados as crianças portadoras de doenças mentais e/ou físicas nas praças e parques Municipais de Porto Velho.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2455/projeto_de_lei_3528.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2455/projeto_de_lei_3528.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a publicidade das ações a serem realizadas pelos órgãos ou entidades da Administração Pública Municipal Direta e Indireta no site oficial da Prefeitura de Porto Velho, e aas ações a serem realizadas no âmbito do Poder Legislativo, no site oficial da Câmara Municipal de Porto Velho.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2576/projeto_de_lei_3529.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2576/projeto_de_lei_3529.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plantio de árvores frutíferas em logradouros públicos e das outras providências.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2577/projeto_de_lei_3530.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2577/projeto_de_lei_3530.pdf</t>
   </si>
   <si>
     <t>Institui a semana de proteção aos animais no âmbito, e dá outras providências.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2586/projeto_de_lei_3532.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2586/projeto_de_lei_3532.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial a semana de coleta de resíduos a ser divulgada e estimulada trimestralmente no Município de Porto Velho.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>Luan da TV</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2588/projeto_de_lei_3533.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2588/projeto_de_lei_3533.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município o "Junho Vermelho" e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei_n.3534-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei_n.3534-2017.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a utilização do transporte coletivo pelos militares no Município de Porto Velho e dá outras providências"</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2589/projeto_de_lei_3535.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2589/projeto_de_lei_3535.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fundo Municipal dos Direitos de pessoa com Deficiência- FMDPD no Município de Porto Velho e adota outras providências.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2590/projeto_de_lei_3536.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2590/projeto_de_lei_3536.pdf</t>
   </si>
   <si>
     <t>Obriga Restaurantes e similares em concederem descontos em meia porção na forma que menciona.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2591/projeto_de_lei_3537.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2591/projeto_de_lei_3537.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Marcha Contra a Violência Sexual no Município de Porto Velho (RO), e dá outras providências.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2592/projeto_de_lei_3538.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2592/projeto_de_lei_3538.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de indenização pelas instituições bancárias aos seus usuários, quando atendidos em horário excedente ao limite máximo de tempo de espera, nos termos da Lei nº 1877, de 19 de Maio de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2597/projeto_de_lei_3539.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2597/projeto_de_lei_3539.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vigilância armada 24 (vinte e quatro) horas nas agências bancárias públicas e privadas, e nas cooperativas de crédito no Município de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2602/projeto_de_lei_3540.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2602/projeto_de_lei_3540.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de fraldários para uso de pessoas gestantes, necessidades especiais e idosas.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2626/projeto_de_lei_no_3541.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2626/projeto_de_lei_no_3541.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização do transporte coletivo, como também, nos ônibus de viagem que realiza o trajeto para os Distritos pelos Servidores Municipais da Educação e da Saúde do Município de Porto Velho (RO), e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/186/pl_3542_projeto.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/186/pl_3542_projeto.pdf</t>
   </si>
   <si>
     <t>Institui , nos termos do art. 182, §4° da constituição federal, os instrumentos para o cumprimento da função social da propriedade urbana no município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2449/projeto_de_lei_3543.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2449/projeto_de_lei_3543.pdf</t>
   </si>
   <si>
     <t>Regulamenta a isenção na utilização do transporte coletivo, para os alunos da rede pública, comprovada baixa renda através do Cadastro Único dos programas Sociais do Governo Decreto Nº6.13, de 26 de julho de 2007, dentro do Município de Porto Velho (RO), e dá outras providências.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2451/projeto_de_lei_3544-2.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2451/projeto_de_lei_3544-2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da exposição e disponibilização, em mesas e balcões, de molhos, condimentos, óleos vegetais, vinagres e similares fora dos recipientes originais de fábrica, em bares, restaurantes, lanchonetes e similares.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2452/projeto_de_lei_3545.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2452/projeto_de_lei_3545.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de exposição, em mesas e balcões, de recipientes que contenham cloreto de sódio (sal de cozinha) em bares, restaurantes, lanchonetes e similares.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2453/projeto_de_lei_3546.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2453/projeto_de_lei_3546.pdf</t>
   </si>
   <si>
     <t>Concede isenção do pagamento das tarifas dos transportes coletivos aos desempregados involuntários.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2456/projeto_de_lei_3547.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2456/projeto_de_lei_3547.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a publicidade das ações ou entidades da Administração Pública Municipal Direta e Indireta no site oficial da Prefeitura de Porto Velho, bem como, a informação destas ações à Câmara Municipal de Porto Velho.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2458/projeto_de_lei_3548.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2458/projeto_de_lei_3548.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva dos apartamentos térreos dos conjuntos habitacionais populares aos idosos e portadores de deficiências, contemplados como beneficiários nos programas habitacionais implantados pelo poder Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/151/pl_3549-17.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/151/pl_3549-17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de avisos que estimulem o uso de táxi e mototáxi como meio de transporte em estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2461/projeto_de_lei_3550.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2461/projeto_de_lei_3550.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Dezembro vermelho de prevenção a AIDS no âmbito do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2465/projeto_de_lei_3551.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2465/projeto_de_lei_3551.pdf</t>
   </si>
   <si>
     <t>Altera, inclui e revoga dispositivos de Lei nº 1958 de 22 de Setembro de 2011, que dispõe sobre a regulamentação da atividade de transporte escolar no âmbito do Município de Porto Velho.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2496/projeto_de_lei_3552.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2496/projeto_de_lei_3552.pdf</t>
   </si>
   <si>
     <t>Institui o Programa " Super Down" no Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/147/pl_3553-17.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/147/pl_3553-17.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo a Lei n° 1.856 de 22 de dezembro de 2009, que foi alterada pelas Leis 2.162 de 08 de maio de 2014 a Lei n° 2.218 de 16 de abril de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>Da Silva do Sinttrar</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2499/projeto_de_lei_no_3555.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2499/projeto_de_lei_no_3555.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a não extinção do cargo de cobrador no sistema de transporte coletivo urbano, no âmbito do Município de Porto Velho.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2502/projeto_de_lei_3556.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2502/projeto_de_lei_3556.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Cobrador de ônibus no Município de Porto Velho.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2504/projeto_de_lei_no_3557.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2504/projeto_de_lei_no_3557.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação da relação dos medicamentos disponíveis na rede Pública municipal de saúde dá outras providências.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/152/1_-_pl_3558-17-1-41.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/152/1_-_pl_3558-17-1-41.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei nº 1.856 de 22 de Dezembro de 2009, que foi alterada pelas Leis nº 2.162 de 08 de maio de 2014, Lei nº 2.168 de 09 de junho de 2014 e Lei nº 2.218 de 16 de abril de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>MÁRCIO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2506/projeto_de_lei_3559.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2506/projeto_de_lei_3559.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a arte em grafite no âmbito do Município de Porto Velho.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2514/projeto_de_lei_no_3560.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2514/projeto_de_lei_no_3560.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial e cultura de eventos do Município de Porto Velho, o dia do Pastor Evangélico, a ser comemorado anualmente no 2º domingo do mês de Junho, e dá outras providências.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2515/projeto_de_lei_3561.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2515/projeto_de_lei_3561.pdf</t>
   </si>
   <si>
     <t>Inclui o dia Municipal da defesa civil no calendário oficial da cidade de Porto Velho.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_e_justificativa_3562.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_e_justificativa_3562.2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Declaração de Utilidade Pública a Associação de Moradores do Bairro Porto Cristo - AMBPC"</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2274/projeto_e_justificativa_3563-2017_.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2274/projeto_e_justificativa_3563-2017_.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal da Agricultura Familiar a ser comemorada, anualmente, na última semana de julho no âmbito do Município de Porto Velho e dá outras providências.”</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2273/projeto_3564-2017_.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2273/projeto_3564-2017_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plantio de árvores frutíferas em logradouros públicos e dá outras outras providências.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2275/projeto_e_justificativa_3565-2017_.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2275/projeto_e_justificativa_3565-2017_.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal de Combate e Prevenção ao Câncer de Próstata, e dá outras providências”.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/861/pl3566.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/861/pl3566.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o atendimento prioritário para portadores de Diabetes Melitus no Município de Porto Velho"</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/860/pl_3567-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/860/pl_3567-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do dia do Corpo Técnico da Controladoria  Geral do Município no âmbito de Porto Velho."</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2272/men_47_projeto_3568-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2272/men_47_projeto_3568-2017.pdf</t>
   </si>
   <si>
     <t>“Dá nova redação ao artigo 1º da Lei nº 2.331, de 30 de agosto de 2016 e dá outras providências.”</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>Alan Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2276/projeto_e_justificativa_3569-2017_.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2276/projeto_e_justificativa_3569-2017_.pdf</t>
   </si>
   <si>
     <t>Proíbe comercialização de aparelhos ortodônticos e demais produtos de uso restrito da odontologia por estabelecimentos comerciais que não possuam as autorizações pertinentes no âmbito do Município de Porto Velho”.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2278/projeto_e_justificativa_3570-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2278/projeto_e_justificativa_3570-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação das vias públicas e delimitações dos Bairros localizados ao Distrito de Vista Alegre do Abunã e dá outras providências.”</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2125/projeto_de_lei_3571-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2125/projeto_de_lei_3571-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comprovação da origem dos materiais metálicos recicláveis e cadastro de fornecedores, e dá outras providências.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2271/projeto_e_justificativa_3572-2017_.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2271/projeto_e_justificativa_3572-2017_.pdf</t>
   </si>
   <si>
     <t>'' CRIA O ''PROGRAMA PRATA DA CASA'' QUE ESTABELECE A OBRIGATORIDADE DISPONIBILIZAÇÕES DE OPORTUNIDADES PARA AS APRESENTAÇÕES DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTOS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE CONTEM COM FINANCIAMENTO PÚBLICO MUNICIPAL''.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2270/projeto_e_justificativa_3573-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2270/projeto_e_justificativa_3573-2017.pdf</t>
   </si>
   <si>
     <t>''INSTITUI O ''PASSE-CIDADÃO'' NO MUNICÍPIO DE PORTO VELHO''.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2240/projeto_e_justificativa_3574-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2240/projeto_e_justificativa_3574-2017.pdf</t>
   </si>
   <si>
     <t>Incluiu o acontecimento anual ''dia do estudante'' no calendário de manifestações culturais do município de Porto Velho, e firma parceria com fundação cultural do município  - FUNCULTURAL, E DÁ OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2239/men_48_3575-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2239/men_48_3575-2017.pdf</t>
   </si>
   <si>
     <t>''DENOMINA RUAS DOS LOTEAMENTOS CIDADE DE TODOS I E CIDADE DE TODOS II.''</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2235/men_51_projeto_3576-2017_.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2235/men_51_projeto_3576-2017_.pdf</t>
   </si>
   <si>
     <t>''ALTERA DISPOSITIVO DA LEI N. 834, DE 13 DE SETEMBRO DE 1989, QUE DIPÕE SOBRE OS EFEITOS DE TITULAÇÃO DEFINTIVA SOBRE OS VALORES POR METRO (M²) DOS IMOVÉIS  DA ÁREA URBANA DO MUNICÍPIO DE PORTO VELHO, E DÁ OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2236/camscanner_05-18-2021_09.38.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2236/camscanner_05-18-2021_09.38.pdf</t>
   </si>
   <si>
     <t>Institui o programa ''Doadores do futuro'' e dá outras providências''.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1033/pl_no_3578.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1033/pl_no_3578.2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Declaração de Utilidade Pública a Associação de Desenvolvimento de Habilidades e Competências de Crianças e Adultos - A.D.H.C.C.A - RO."</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/862/pl_3579-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/862/pl_3579-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de Câmeras de Segurança nas escolas públicas da rede de ensino do Município de Porto Velho.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2238/projeto_e_justificativa_3580-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2238/projeto_e_justificativa_3580-2017.pdf</t>
   </si>
   <si>
     <t>''ESTABELECE PROCEDIMENTOS E MEDIDAS DE PROTEÇÃO PARA OS CASOS DE VIOLÊNCIA E AMEAÇAS CONTRA PROFESSOR E SERVIDOR DA REDE MUNICIPAL DE EDUCAÇÃO''.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/858/projeto_e_justificativa_3581-2017_.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/858/projeto_e_justificativa_3581-2017_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão na Programação esportiva da Secretária Municipal e Lazer -Semes a Corrida Ciclista "A Volta de Porto Velho."</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2292/projeto_e_justificativa_3582-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2292/projeto_e_justificativa_3582-2017.pdf</t>
   </si>
   <si>
     <t>“Institui e Inclui o dia do Quadrilheiro, no âmbito do Município de Porto Velho, a ser comemorado no dia 10 de Junho, e dá outras providências”.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/165/5_-_pl_3583-17-1-41.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/165/5_-_pl_3583-17-1-41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de trabalhadores idosos por empresa privadas no âmbito do município de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2291/projeto_e_justificativa_3584-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2291/projeto_e_justificativa_3584-2017.pdf</t>
   </si>
   <si>
     <t>“Estabelece desconto sobre o valor da tarifa mínimo mensal de serviço de água e esgoto, por dia de falta de abastecimento de água e fornecimento de energia elétrica no âmbito do Município de Porto Velho, e dá outras providências”.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2290/projeto_e_justificativa_3585-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2290/projeto_e_justificativa_3585-2017.pdf</t>
   </si>
   <si>
     <t>“Institui e Inclui o Dia do Ciclista, no âmbito do Município de Porto Velho, a ser comemorado no dia 10 de outubro e dá outras providências”.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2289/projeto_e_justificativa_3586-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2289/projeto_e_justificativa_3586-2017.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dispositivo na Lei nº 1.352, de 24 de março de 1999, que foi alterada pela Lei nº 2.388, de 11 de janeiro de 2017, e dá outras providências”.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2288/projeto_e_justificativa_3587-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2288/projeto_e_justificativa_3587-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição de cobrança de taxa de religação de energia elétrica e de água, em caso de corte de fornecimento por falta de pagamento no âmbito do Município de Porto Velho, e dá outras providências”.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2287/projeto_e_justificativa_3588-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2287/projeto_e_justificativa_3588-2017.pdf</t>
   </si>
   <si>
     <t>“Institui a “Semana da Orientação Profissional para o Primeiro Emprego” nas escolas públicas municipais de Porto Velho, e dá outras providências”.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2286/projeto_e_justificativa_3589-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2286/projeto_e_justificativa_3589-2017.pdf</t>
   </si>
   <si>
     <t>“Institui e inclui no calendário oficial de eventos do município de Porto Velho o dia 31 de agosto, o dia de conscientização da alimentação saudável, e dá outras providências”.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2285/projeto_e_justificativa_3590-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2285/projeto_e_justificativa_3590-2017.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública Municipal a Agência Adventista de Desenvolvimento e Recursos Assistenciais Noroeste – ADRA, e dá outras providências”.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2301/projeto_e_justificativa_3591-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2301/projeto_e_justificativa_3591-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do conserto das buracos e valas abertas nas vias e passeios públicos. e dá outras providências.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2300/projeto_e_justificativa_3592-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2300/projeto_e_justificativa_3592-2017.pdf</t>
   </si>
   <si>
     <t>“Cria o Dia Municipal do Historiador, a ser celebrado no dia 19 de agosto.”</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>Vereador Márcio Pacele</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2299/projeto_e_justificativa_3593-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2299/projeto_e_justificativa_3593-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação de mapas de localização nas paradas de ônibus das avenidas, dos terminais de ônibus, nos pontos finais das linhas de ônibus, no centro e nos pontos turísticos do Município de Porto Velho. ”</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1765/projeto_e_justificativa_3594.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1765/projeto_e_justificativa_3594.2017.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 25-A da Lei complementar nº 650 de 08 de fevereiro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>Júnior Cavalcante</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2298/projeto_e_justificativa_3595-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2298/projeto_e_justificativa_3595-2017.pdf</t>
   </si>
   <si>
     <t>“Estabelece às lotéricas do Banco Caixa Econômica, situadas no município de Porto Velho obrigações relativas ao atendimento dos usuários e dá outras providências.”</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2302/projeto_e_justificativa_3596-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2302/projeto_e_justificativa_3596-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de cadastro das Associações de Moradores de Bairros, Vilas, Núcleos Habitacionais no Município de Porto Velho”.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2296/mensagem_77_projeto_3597-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2296/mensagem_77_projeto_3597-2017.pdf</t>
   </si>
   <si>
     <t>“Encerra o funcionamento da Escola Municipal de Ensino Fundamental Flor do Amazonas, localizada na Zona Rural do Município de Porto Velho; Revoga dispositivo da Lei Municipal nº 1.610, de 27 de maio de 2005 que Cria e denomina Escolas Rurais de Educação Infantil e Ensino Fundamental, no Município de Porto Velho, e dá outras providências.”</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/3112/projeto_e_justificativa_3598-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/3112/projeto_e_justificativa_3598-2017.pdf</t>
   </si>
   <si>
     <t>Determina que todos os assentos do transporte coletivo do município de Porto Velho sejam destinados preferencial para o uso de passageiros idosos, pessoas com deficiência, obesos, gestantes e pessoas com criança de colo.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2295/projeto_e_justificativa_3599-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2295/projeto_e_justificativa_3599-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Fonoaudiologia nas escolas públicas do Município de Porto velho.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2294/projeto_3600-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2294/projeto_3600-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da atividade de publicidade volante instalados em veículos automotores e dá outras providências.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2293/projeto_e_justificativa_3601-2017_aleks_palitot.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2293/projeto_e_justificativa_3601-2017_aleks_palitot.pdf</t>
   </si>
   <si>
     <t>“Reconhece como patrimônio cultural do Município de Porto Velho o Tacacá e dá outras providências”.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4211/projeto_de_lei_no_3602.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4211/projeto_de_lei_no_3602.pdf</t>
   </si>
   <si>
     <t>Institui o programa Municipal " ADOTE UMA ESCOLA"  e da outras providências.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4219/projeto_de_lei_no_3603.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4219/projeto_de_lei_no_3603.pdf</t>
   </si>
   <si>
     <t>Dispõe sore a concessão e autorização de exploração de publicidade para a instalação, doação e manutenção de placas indicativas do nome de ruas e logradouros públicos do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4226/projeto_de_lei_no_3604.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4226/projeto_de_lei_no_3604.pdf</t>
   </si>
   <si>
     <t>Institui o programa " FAMILIA NA ESCOLA" na rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4266/projeto_de_lei_no_3605.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4266/projeto_de_lei_no_3605.pdf</t>
   </si>
   <si>
     <t>Denomina "PITICO VILELA" a unidade de Administração Municipal do Distrito de nova Califórnia, neste município de Porto Velho, Rondônia.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4283/projeto_de_lei_no_3607.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4283/projeto_de_lei_no_3607.pdf</t>
   </si>
   <si>
     <t>Determina que o acesso de pessoa com mobilidade reduzida a estabelecimentos bancários seja realizado por meio de acesso alternativo à porta giratória.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4297/projeto_de_lei_no_3608.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4297/projeto_de_lei_no_3608.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o aproveitamento de alimentos não vendidos de Porto Velho porém ainda próprio para consumo humano.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/863/pl_3609-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/863/pl_3609-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial aos doadores de sangue em estabelecimentos comerciais, de prestação de serviços e similares, no âmbito do Município de Porto Velho.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/864/pl_3610-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/864/pl_3610-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de se prestar informação sobre os dias e horários de atendimento médico nas Unidades de Saúde do Município de Porto Velho."</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4186/projeto_de_lei_no_3611.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4186/projeto_de_lei_no_3611.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro Público, e dá outras providências.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4302/projeto_de_lei_no_3612.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4302/projeto_de_lei_no_3612.pdf</t>
   </si>
   <si>
     <t>Obriga aas agências dos correios a contratar ao menos um vigilante armado. Fica obrigado também, a instalar porta giratória com detector de metais ou guichê de atendimento equipado com vidro blindado.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/866/pl_3613-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/866/pl_3613-2017.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual na forma do inciso X, do art. 37 da Constituição Federal de 1988, aos vencimentos dos servidores públicos do Poder Legislativo e dá outras providências."</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/867/pl_3614-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/867/pl_3614-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei nº 1858, de 22 de dezembro de 2009, e dá outras providências."</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>Joelna Holder</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/157/3_-_pl_3615-1-71.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/157/3_-_pl_3615-1-71.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Prevenção da Obesidade  em Crianças e Adolescentes e dá outras providências.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4308/projeto_de_lei_no_3616.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4308/projeto_de_lei_no_3616.pdf</t>
   </si>
   <si>
     <t>Institui a Medalha "Rua Barbosa" para ser conferida ao aluno destaque da rede pública de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4326/projeto_de_lei_no_3617.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4326/projeto_de_lei_no_3617.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Educação Antidrogas" nas escolas da Rede Púbica de Ensino Municipal e cria o selo " Escola sem Drogas" e dá outras providências</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>Márcio Miranda, Ada Dantas Boabaid, Júnior Cavalcante</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4382/projeto_de_lei_no_3618.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4382/projeto_de_lei_no_3618.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da atividade de publicidade volante instalados em veículos automóveis e da outras providências.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4418/projeto_de_lei_no3619.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4418/projeto_de_lei_no3619.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal, para a conscientização da importância do Exame de Mamografia.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4422/projeto_de_lei_no_3620.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4422/projeto_de_lei_no_3620.pdf</t>
   </si>
   <si>
     <t>Cris no Âmbito Municipal a Câmara Mirim e dá outras providências.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4441/projeto_de_lei_no_3621.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4441/projeto_de_lei_no_3621.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a implantar o estudo da "constituição em miúdos" nas escolas da rede Municipal no Âmbito do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2208/camscanner_05-06-2021_10.48.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2208/camscanner_05-06-2021_10.48.pdf</t>
   </si>
   <si>
     <t>''Dispõe sobre o plano plurianual do município de Porto Velho para o quadriênio/ 2018 a 2021''.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2197/mensagem_95_projeto_3623-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2197/mensagem_95_projeto_3623-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2018, estabelece as metas e riscos fiscais e dá outras providências.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4282/projeto_de_lei_no_3624.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4282/projeto_de_lei_no_3624.pdf</t>
   </si>
   <si>
     <t>Determina que o acesso de pessoa com mobilidade reduzida a estabelecimentos bancários seja realizado por meio de acesso alternativa à porta giratória.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2173/mens_97_projeto_3625-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2173/mens_97_projeto_3625-2017.pdf</t>
   </si>
   <si>
     <t>''Dispõe sobre a denominação de 'Morada Sul' ao conjunto habitacional de interesse social FNHIS I e suas ruas e dá outras providências.''</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2175/mens_098_projeto_3626-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2175/mens_098_projeto_3626-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de vias do Loteamento Alphaville e dá outras Providências.”</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2176/projeto_e_justificativa_3627-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2176/projeto_e_justificativa_3627-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Parada segura - sobre o desembarque de mulheres, usuárias do sistema de transporte coletivo, e dá outras providências.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2174/projeto_e_justficativa_3628-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2174/projeto_e_justficativa_3628-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de afixação de Informativo em Hospitais, Clínicas e similares com informação sobre procedimentos a serem adotados em caso de nascimento e óbito de pacientes e dá outras providências''.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2201/projeto_e_justificativa_3629-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2201/projeto_e_justificativa_3629-2017.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana de Conscientização da Depressão Infantil e na Adolescência no âmbito do Município de Porto velho, e dá outras providências”.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1044/pl_no_3630.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1044/pl_no_3630.2017.pdf</t>
   </si>
   <si>
     <t>"Fica instituída a Distribuição Gratuita de Medicamentos de Uso Contínuo aos aposentados, pensionistas, portadores de necessidades especiais e pessoas de baixa renda em suas residências e dá outras providências".</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2198/projeto_e_justificativa_3631-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2198/projeto_e_justificativa_3631-2017.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ''SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE À OBESIDADE, HIPERTENÇÃO ARTERIAL E DIABETES '', E DÁ OUTRAS PROVIDÂNCIAS.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2206/projeto_e_justificativa_3632-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2206/projeto_e_justificativa_3632-2017.pdf</t>
   </si>
   <si>
     <t>''Institui e inclui, no calendário Oficial do Município de Porto Velho, o ABRIL INDÍGENA''.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2207/projeto_e_justificativa_3633-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2207/projeto_e_justificativa_3633-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de táxi no município de Porto Velho para pessoas com mobilidade reduzida e dá outras providências.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2203/projeto_e_justificativa_3634-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2203/projeto_e_justificativa_3634-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Declaração de Utilidade Pública da Associação do Clube de Regatas Flamengo”.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2202/projeto_e_justificativa_3637-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2202/projeto_e_justificativa_3637-2017.pdf</t>
   </si>
   <si>
     <t>“Institui o “DEZEMBRO VERMELHO” e inclui o evento no Calendário Oficial do Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2204/projeto_e_justificativa_3638-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2204/projeto_e_justificativa_3638-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de estabelecimentos de ensino devolver o material didático-escolar excedente e dá outras providências”.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2205/projeto_e_justificativa_3639-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2205/projeto_e_justificativa_3639-2017.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Ecológico – Eco Móvel – Ponto Móvel para recolhimento e destinação de pneus Inservíveis/Inutilizados e dá outras providências</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2200/camscanner_05-04-2021_11.01.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2200/camscanner_05-04-2021_11.01.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Porto Velho para o exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2638/pl_3641-2017_-_ver._marcelo_cruz.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2638/pl_3641-2017_-_ver._marcelo_cruz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a não inclusão na grade curricular das escolas da Rede Pública de Ensino do município de Porto Velho, atividades que visem à reprodução do conceito de ideologia de gênero.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/159/4_-_pl_3643-1-41.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/159/4_-_pl_3643-1-41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Parada Segura - sobre pontos de parada e desembarque no Sistema de Transporte Coletivo, e dá outras providências.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2775/projeto_de_lei_no_3644.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2775/projeto_de_lei_no_3644.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de informação, dos pais ou responsáveis por alunos, acerca da ideologia de gênero nas  instituições de ensino no Município de Porto Velho.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de práticas abusivas no uso de objetos e tratamentos inadequados para condução e/ou supervisão dos animais de pequeno ou grande porte vedada a carga excessiva.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2166/projeto_e_justificativa_3646-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2166/projeto_e_justificativa_3646-2017.pdf</t>
   </si>
   <si>
     <t>“Denomina o CAMPO MUNICIPAL DE FUTEBOL no Distrito de Jaci Paraná - Porto Velho – RO situado no Km 90 da BR 364, sentido Nova Mutum de ERISVALDO DE SOUZA (VULGO NENEN)”.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2160/projeto_e_justificativa_3647-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2160/projeto_e_justificativa_3647-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o direito de informação, dos pais ou responsáveis por alunos, no âmbito da rede municipal de ensino e dá outras providências”.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/174/projeto_3648-2017-1-51.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/174/projeto_3648-2017-1-51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Parlamento Jovem Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2164/projeto_e_justificativa_3649-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2164/projeto_e_justificativa_3649-2017.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do município, o dia municipal do museu e do patrimônio histórico.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2165/projeto_e_justificativa_3650-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2165/projeto_e_justificativa_3650-2017.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município, o Dia Municipal do Ferroviário e dá outras providências”.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1043/pl_no_3651_2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1043/pl_no_3651_2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do "Banco de Medicamentos" do Município de Porto Velho e dá outras providências".</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2170/projeto_e_justificativa_3652-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2170/projeto_e_justificativa_3652-2017.pdf</t>
   </si>
   <si>
     <t>“Denomina a praia localizada no Km 87 da BR 364, a margem direita do Distrito de Jaci Paraná, no Município de Porto Velho – RO de PARAZÃO”.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2158/projeto_e_justificativa_3653-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2158/projeto_e_justificativa_3653-2017.pdf</t>
   </si>
   <si>
     <t>Concede o título de utilidade pública à associação dos ferroviário da estrada de ferro Madeira Mamoré  -  ASFEMM.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/119/pl_3654.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/119/pl_3654.pdf</t>
   </si>
   <si>
     <t>Dispõe que seja permitido nos horários de picos na entrada e saída o embarque e desembarque de alunos nas escolas, o estacionamento de veículos em frente às escolas do município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2167/projeto_e_justificativa_3655-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2167/projeto_e_justificativa_3655-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a durabilidade dos comprovantes que específica, emitidos por terminais eletrônicos e a possibilidade de seu envio em formato eletrônico aos consumidores”.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2152/projeto_de_lei_3656-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2152/projeto_de_lei_3656-2017.pdf</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2157/mensagem_125_3657-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2157/mensagem_125_3657-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E AUTORIZAÇÃO DE ALIENAÇÃO ONEROSA DE ÁREA DO MUNICÍPIO DE PORTO VELHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2171/projeto_e_justificativa_3658.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2171/projeto_e_justificativa_3658.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o parcelamento de débitos vencidos relativos a créditos tributários e não tributários, e dá outras providências.”</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2159/mensagem_127_3659-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2159/mensagem_127_3659-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL S.A., PARA PAGAMENTO DE PRECATÓRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1036/pl_no_3660.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1036/pl_no_3660.2017.pdf</t>
   </si>
   <si>
     <t>"Cria o programa de Unificação de Taxas para Veículos de Aluguel e dá outras providências."</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1048/pl_no_3661.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1048/pl_no_3661.2017.pdf</t>
   </si>
   <si>
     <t>"Fica proibido a Concessão, Permissão ou Autorização de serviço pública de transporte ou aluguel para Funcionário  Público Estatutário ou Celetista do Âmbito Federal, Estadual e Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2120/projeto_de_lei_3662-2018.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2120/projeto_de_lei_3662-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo a Leri nº2.124, de 03 de fevereiro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6143/projeto_de_decreto_no_497.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6143/projeto_de_decreto_no_497.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de Cidadão Honorário do Município de Porto Velho ao Sr. Amadeu Guilherme Matzenbacher Machado.</t>
   </si>
   <si>
     <t>14866</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/14866/pdl_no_498.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/14866/pdl_no_498.2017.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a concessão de Título de cidadão honorário do Município de Porto Velho aos Senhores José Angelo de Assis e Osvaldo Canizares."</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>Ada Dantas Boabaid, Alan Queiroz, ALEKS PALITOT, MARCELO REIS, Maurício Carvalho, Vereadora Ellis Regina, Vereador Márcio Pacele</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6147/projeto_de_decreto_no_499.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6147/projeto_de_decreto_no_499.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do título Cidadão Honorário de Porto Velho aos Historiadores Antônio Cláudio Barbosa Rabello, Dante Ribeiro da Fonseca e Marco Antônio Domingues Teixeira.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6150/projeto_de_decreto_no_503.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6150/projeto_de_decreto_no_503.pdf</t>
   </si>
   <si>
     <t>concede o título de amigo da cultura às senhoras glória Valladares Grangeiro, Nair Ferreira Gurgel do Amaral e Yêda Maria Pinheiro Borzacov</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6152/projeto_de_decreto_no_504.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6152/projeto_de_decreto_no_504.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de Amigo de Porto Velho.</t>
   </si>
   <si>
     <t>15575</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15575/pre_no_685.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15575/pre_no_685.2017.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos na Resolução nº 604 que dispõe sobre a reestruturação administrativa da Câmara Municipal de Porto Velho e dá outras providência".</t>
   </si>
   <si>
     <t>15609</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15609/pre_no_686.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15609/pre_no_686.2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as sessões Ordinárias da Câmara Municipal de Porto Velho para Quadragésima Oitava e Quadragésima Nona Sessão legislativa da Décima Segunda Legislatura".</t>
   </si>
   <si>
     <t>15623</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15623/pre_no_687.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15623/pre_no_687.2017.pdf</t>
   </si>
   <si>
     <t>"Promove a unificação das normas que tratam do ressarcimento de despesas relacionadas com a atividade parlamentar".</t>
   </si>
   <si>
     <t>15606</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15606/pre_no_688.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15606/pre_no_688.2017.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do dispositivo da Resolução nº 609/CMPV-2017 de 29 de Maio de 2017, e dá outras providências".</t>
   </si>
   <si>
     <t>15624</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15624/pre_no_689.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15624/pre_no_689.2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a filiação da Câmara Municipal de Porto Velho à Associação Brasileira de Câmaras Municipais - ABRACAM".</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/187/resolucao_691-17_projeto.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/187/resolucao_691-17_projeto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n° 254 CMPV-91, Regimento Interno, e dá outras providências.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2744/projeto_de_resolucao_n._692-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2744/projeto_de_resolucao_n._692-2017.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo na resolução nº607 que acrescenta dispositivo na resolução nº 604, que dispõe sobre a reestruturação administrativa da câmara municipal de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/280/projeto_de_lei_compl._no_m885-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/280/projeto_de_lei_compl._no_m885-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre assistência médica dos cargos comissionados sem vínculo efetivo, no âmbito do município de Porto Velho e dá outras providências"</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1061/plc_886-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1061/plc_886-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação organizacional e o funcionamento da Administração Pública Municipal, extingue, incorpora, cria órgãos do Poder Executivo Municipal, estabelece um novo modelo de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/320/plc_887-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/320/plc_887-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reestruturação organizacional e o funcionamento da administração pública municipal, extingue, incorpora, cria órgãos do Poder Executivo Municipal, estabelece um novo modelo de gestão e dá outras providências"</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/287/projeto_de_lei_compl._no_0888-2017-exec.municipal.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/287/projeto_de_lei_compl._no_0888-2017-exec.municipal.pdf</t>
   </si>
   <si>
     <t>"Transforma em Vantagem Pessoal a Gratificação de Produtividade - GP, criada pela Lei nº 1.383, de 20 de Dezembro de 1999, alterada pela Lei Complementar nº 530, de 16 de Abril de 2014, e dá outras providências."</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/288/projeto_de_lei_compl._no_890-2017-exec.municipal.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/288/projeto_de_lei_compl._no_890-2017-exec.municipal.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo I da Lei Complementar nº 521, de 25 de Fevereiro de 2014 e dá outras providências"</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/289/projeto_de_lei_compl.__no_891-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/289/projeto_de_lei_compl.__no_891-2017.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação, acrescenta e altera dispositivos da Lei Complementar nº 648, de 06 de Janeiro de 2017, e dá outras providências."</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/294/projeto_de_lei_compl._no_0892-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/294/projeto_de_lei_compl._no_0892-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação e a estrutura básica da Superintendência Municipal de Licitações - SML e dá outras providências."</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/296/projeto_de_lei_compl.no_893-2017-exec.munic..pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/296/projeto_de_lei_compl.no_893-2017-exec.munic..pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação e a estrutura básica da Superintendência Municipal de Gestão de Gastos Públicos - SGP e dá outras providências."</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>"Revoga a Lei Complementar Municipal nº 615, de 04 de Abril de 2016, dispõe sobre a desafetação da Rua Itaúba compreendido entre as Avenidas Raimundo Cantuária e Avenida Amazonas e dá outras providências"</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/309/projeto_de_lei_compl._no_895-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/309/projeto_de_lei_compl._no_895-2017.pdf</t>
   </si>
   <si>
     <t>"Acrescenta e altera dispositivo a Lei Complementar nº 511, de 26 de dezembro de 2013, que trata da delegação de serviços funerários no município de Porto Velho e dá outras providências"</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/311/projeto_de_lei_no_896-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/311/projeto_de_lei_no_896-2017.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação, altera dispositivos da Lei Complementar nº 506, de 11 de dezembro de 2013, prorroga seus efeitos e dá outras providências."</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/313/projeto_de_lei_compl._no_0897-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/313/projeto_de_lei_compl._no_0897-2017.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao §1º do Art. 64 da Lei Complementar nº 648, de 06 de janeiro de 2017, e dá outras providências."</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/314/projeto_de_lei_compl._no_0898-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/314/projeto_de_lei_compl._no_0898-2017.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo I da Lei Complementar nº 521, de 25 de fevereiro de 2014, e dá outras providências."</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/316/projeto_de_compl._901-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/316/projeto_de_compl._901-2017.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos na Lei Complementar nº 590, de 23 de dezembro de 2015, que institui o Plano Diretor de Arborização Urbana do Município de Porto Velho, e dá outras providências"</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/264/projeto_de_lei_compl.no908-2017-exec.municipal.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/264/projeto_de_lei_compl.no908-2017-exec.municipal.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a instituir forma alternativa de cobrança da dívida ativa por meio do protesto extrajudicial e dá outras providências"</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/265/proj.de_lei_compl.911-2017-subst.ao_proj.de_lei__hsJDlVT.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/265/proj.de_lei_compl.911-2017-subst.ao_proj.de_lei__hsJDlVT.pdf</t>
   </si>
   <si>
     <t>"Acrescenta e altera dispositivos na Lei Complementar nº 138, de 28 de dezembro de 2001, Código Municipal de Meio Ambiente, e dá outras providências"</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/188/plc_912-17_projeto.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/188/plc_912-17_projeto.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso V ao artigo 36 da Lei Complementar n° 199, de 21 de dezembro de 2004, com finalidade de conceder isenção do pagamento de IPTU aos imóveis locados por templos religiosos e entidades filantrópicas.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/267/projeto_de_lei_compl.no_915-2017-ver.junior_cavalcante.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/267/projeto_de_lei_compl.no_915-2017-ver.junior_cavalcante.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos da Lei nº 53-A, de 27 de Dezembro de 1972, Código de Posturas de Porto Velho, e dá outras providências"</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>"Institui a Sessão Solene, de caráter permanente da Câmara Municipal de Porto Velho, em homenagem a São Cristóvão Padroeira dos Motoristas, e dá outras providências"</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/269/projeto_de_lei_compl.918-2017-ver.marcio_pacele.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/269/projeto_de_lei_compl.918-2017-ver.marcio_pacele.pdf</t>
   </si>
   <si>
     <t>"Obriga a todos os ônibus de transporte coletivo a usar em letreiro luminoso a frase: 'Socorro Assalto', para que a população possa acionar a política"</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação e complementação do rol exemplificativo das receitas e despesas do Fundo Municipal de Apoio a Pessoa com Deficiência no Município de Porto Velho e adota outras providências"</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/271/projeto_de_lei_compl._no_920-2017-ver_mauricio_carvalho.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/271/projeto_de_lei_compl._no_920-2017-ver_mauricio_carvalho.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Aposentadoria Incentivada para os Servidores do Poder Legislativo Municipal de Porto Velho e dá outras providências"</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/274/projeto_de_lei_compl._no_921-2017-exec.municipal.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/274/projeto_de_lei_compl._no_921-2017-exec.municipal.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação e acrescenta dispositivos da Lei Complementar nº 661, de 07 de abril de 2017, que dispões sobre a Agência de Desenvolvimento do Município de Porto Velho"</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/172/10_-_plc_922-17-1-121.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/172/10_-_plc_922-17-1-121.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização, atribuições, funcionamento da Guarda Municipal de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/275/projeto_de_lei_compl.no_923-2017-ver.marcio_miranda.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/275/projeto_de_lei_compl.no_923-2017-ver.marcio_miranda.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 61, incisos e parágrafo único da Lei 1954 de 13/09/2011 e dá outras providências"</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de Norma para Veiculação de Publicidade e Disciplina a Exploração de Atividade Publicitária e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/299/projeto_de_lei_n._925-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/299/projeto_de_lei_n._925-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobe a denominação de Ruas no conjunto habitacional Candelária e dá outras providências .</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/304/projeto_de_lei_n._926-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/304/projeto_de_lei_n._926-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe a denominação de Vitória da Conquista ao Conjunto Habitacional de Interesse Social FNHIS VII e suas Ruas e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/312/projeto_de_lei_n._927-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/312/projeto_de_lei_n._927-2017.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Porto Velho o Compromisso de Ajustamento de Conduta Disciplinar, como solução alternativa de procedimento disciplinar, como solução alternativa de procedimento disciplinar e de punição, e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/315/projeto_de_lei_n._928-2018.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/315/projeto_de_lei_n._928-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação Administrativa do Conselho Municipal da Juventude (COMJUVE) no Município de Porto Velho e estabelece outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/317/projeto_de_lei_n._929-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/317/projeto_de_lei_n._929-2017.pdf</t>
   </si>
   <si>
     <t>Dá nova redação e revoga dispositivos da Lei Complementar n°592, de 23 de dezembro de 2015, que institui o Programa Municipal de Parceria Público Privada, e da outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/318/projeto_de_lei_n._930-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/318/projeto_de_lei_n._930-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de cargos no âmbito do Poder Legislativo Municipal de Porto Velho, constante da Lei Complementar n° 258 de 06/09/2006, e alterada pela Lei Complementar n° 548 de 18/11/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/319/projeto_de_lei_n._931-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/319/projeto_de_lei_n._931-2017.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação Especifica de Apoio a Atividade de Fiscalização de Contrato de Limpeza Urbana-GEAF e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/321/projeto_de_lei_n._932-2018.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/321/projeto_de_lei_n._932-2018.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar  385, de 1° de julho de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/322/projeto_de_lei_n._933-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/322/projeto_de_lei_n._933-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Trabalho, Emprego e renda, vinculado a Secretaria Municipal de integração e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>Altera o art. 173 da Lei Complementar n°138 de 21 de dezembro de 2001 e institui obrigações para lançamento de efluentes nas praias ou na rede de água pluviais e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>Dispõe  sobre campanha permanente  de combate a pedofilia e exploração sexual contra crianças e adolescentes veiculada em ônibus, transportes alternativos e táxis e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/325/projeto_de_lei_n._936-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/325/projeto_de_lei_n._936-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Consultivo do Parque Natural do Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/273/projeto_de_lei_complementar_n._937-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/273/projeto_de_lei_complementar_n._937-2017.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos a Lei n°53-A- Código de Posturas de 26 de dezembro de 1972, e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/290/projeto_de_lei_complementar_n.938-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/290/projeto_de_lei_complementar_n.938-2017.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo constante da Tabela 2-c do Anexo I da Lei Complementar n°336, de 02 janeiro de 2009.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/272/projeto_de_lei_complementar_n._939-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/272/projeto_de_lei_complementar_n._939-2017.pdf</t>
   </si>
   <si>
     <t>Institui a Contribuição para Custeio da Iluminação Pública  (COSIP), e Revoga a Lei Complementar n°153 de 26 de dezembro de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_lei_complementar_n.__940-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_lei_complementar_n.__940-2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 31 e revoga o § 2° Art. 33 da Lei Complementar n°511/2013, alterado pela lei complementar 632/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/326/projeto_de_lei_n._941-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/326/projeto_de_lei_n._941-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o ingresso do Municipio de Porto Velho no Consorcio  de informatica na Gestão Pública Municipal (CIGA), exclusivamente , para utilização do Sistema de Gestão do simples Nacional (G-Simples).</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/285/projeto_de_lei_complementar_n._942-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/285/projeto_de_lei_complementar_n._942-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento de Escritórios Virtuais no Município de Porto Velho, e dá outras providências</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/286/projeto_de_lei_complementar_n._943-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/286/projeto_de_lei_complementar_n._943-2017.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Complementar n° 369, de 22 de dezembro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/372/plc_944-2017_-_mens._88.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/372/plc_944-2017_-_mens._88.pdf</t>
   </si>
   <si>
     <t>Fomenta o tratamento Especial ao Micro Empreendedor Individual e a Agricultura Familiar, readequando e instituindo as taxas relativas às autorizações ambientais e serviços prestados pela subsecretária Municipal de Meio Ambiente e Desenvolvimento Sustentável - SEMA no âmbito do Município de Porto Velho/RO e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/578/plc_945-2017_-_mens._87.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/578/plc_945-2017_-_mens._87.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 097, de 29 de dezembro de 1.999, da Lei Complementar nº 398, de 22 de novembro de 2010, e da Lei Complementar nº 643, de 26 de dezembro de 2016.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Maurício Carvalho, MARCELO REIS</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/611/plc_947-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/611/plc_947-2017.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao artigo 37 da Lei Complementar nº 199 de 21 de dezembro de 2004 e dá outras providências".</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/612/plc_949-2017_-_mens._96.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/612/plc_949-2017_-_mens._96.pdf</t>
   </si>
   <si>
     <t>"Regula as atividades de Moto-Frete no Município de Porto Velho, e dispõe sobre a forma de atividade do Motoboys, e dá outras providências".</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/613/plc_950-2017_-_mens._93.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/613/plc_950-2017_-_mens._93.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste anual dos Vencimentos das cargos do Quadro de servidores públicos da Administração Direta Autarquias e Fundações do Município de Porto Velho e dispõe Sobre a Lei Complementar nº 526, de 04 de abril de 2014".</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/614/plc_951-2017_-_mens._92.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/614/plc_951-2017_-_mens._92.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Alteração do § 1º do art. 1º da Lei Complementar Nº 506, de 11 de dezembro de 2013, e dá nova redação ao art. 107, da Lei Complementar nº648/2017".</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/615/plc_952-2017_-_mens._91.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/615/plc_952-2017_-_mens._91.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação do Adicional por tempo de Serviço, e dá outras providências".</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/616/plc_953-2017_-_mens._99.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/616/plc_953-2017_-_mens._99.pdf</t>
   </si>
   <si>
     <t>"Reestrutura o Conselho de Recursos Fiscais do Município de Porto Velho (CRF), disciplina a Organização e o funcionamento E dá outras providências".</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/627/plc_954-2017_-_mens._100.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/627/plc_954-2017_-_mens._100.pdf</t>
   </si>
   <si>
     <t>"Institui o Fundo de Modernização, Desenvolvimento e Aperfeiçoamento da administração Fazendária (FUMDAF) do Município de Porto Velho, e dá outras providências".</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/628/plc_955-2017_-_mens._101.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/628/plc_955-2017_-_mens._101.pdf</t>
   </si>
   <si>
     <t>"Dá nova Redação, acrescenta e altera dispositivos da Lei Complementar nº 648, de 06 de janeiro de 2017, alterada pela Complementar nº 650, de 08 de fevereiro de 2017, Lei Complementar nº 652, de 03 de março de 2017, Lei Complementar nº 654, de 06 de março de m2017, Lei Complementar nº 99, de 28 De abril de 2000, e dá outras providências".</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/167/plc_956-17.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/167/plc_956-17.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivo à Lei Complementar n° 196 de 25 de novembro de 2004, que dispõe sobre a gestão democrática da Rede Pública Municipal de Ensino, do Município de Porto Velho, disciplina a escolha dos diretores e dos vice-diretores das escolas públicas municipais da zona urbana e rural e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/629/plc_957-2017_-_mens._105.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/629/plc_957-2017_-_mens._105.pdf</t>
   </si>
   <si>
     <t>"Revoga o inciso II do Art. 208 da Lei Complementar nº 138, de 28 de dezembro de 2001".</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/630/plc_958-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/630/plc_958-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar nº 138, de 28 de Dezembro de 2001".</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/631/plc_959-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/631/plc_959-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exigência de curso superior para ocupar cargos Em comissão no âmbito da Administração pública Municipal Direta e indireta e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/170/8_-_plc_960-17-1-31.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/170/8_-_plc_960-17-1-31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a regularizar as autorizações municipais de transporte individual de passageiros e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/171/9_-_plc_961-17-1-21.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/171/9_-_plc_961-17-1-21.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de inclusão de sacos de lixo nas cestas básicas vendidas no Município de Porto Velho e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/154/plc_962-17.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/154/plc_962-17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exigência de curso superior para ocupar cargos em comissão no âmbito da administração pública municipal direta e indireta e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/632/plc_963-2017_-_mens._120.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/632/plc_963-2017_-_mens._120.pdf</t>
   </si>
   <si>
     <t>"Acrescenta e altera dispositivos das Lei Complementar nº 190, De 06 de junho de 2004, e dá outras providências".</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/225/projeto_de_lei_compl._no_964-2017_-exec._municipal.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/225/projeto_de_lei_compl._no_964-2017_-exec._municipal.pdf</t>
   </si>
   <si>
     <t>"Acrescenta e altera dispositivos da Lei Complementar nº 131, de 27 de dezembro de 2001, e dá outras providências"</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>Vereadora Ellis Regina, Alan Queiroz, EDWILSON NEGREIROS, MARCELO REIS</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/228/projeto_de_lei_compl._no_965-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/228/projeto_de_lei_compl._no_965-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proteção do trabalhador em face dos sistemas de automação no âmbito da Administração Pública Municipal Direta e Indireta e dá outras providências"</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/230/projeto_de_lei_compl._no_966-2017_-exec.municipal.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/230/projeto_de_lei_compl._no_966-2017_-exec.municipal.pdf</t>
   </si>
   <si>
     <t>"Acrescenta e altera dispositivos das leis complementares 199, de 26 de dezembro de 2004, e 369, de 22 de dezembro de 2009, e dá outras providências"</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa de Estímulo à Regularização Fiscal de Contribuintes do Município de Porto Velho - REFIS MUNICIPAL, e dá outras providências"</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>EDWILSON NEGREIROS, Alan Queiroz, MARCELO REIS, Vereadora Ellis Regina</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1087/plc_968-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1087/plc_968-2017.pdf</t>
   </si>
   <si>
     <t>Determina que o Município de Porto Velho tenha postos de vigilância armada e desarmada em todos os órgãos da Administração Pública direta e indireta.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/235/proj.de_lei_compl.no_969-201exec.municipal.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/235/proj.de_lei_compl.no_969-201exec.municipal.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação, acrescenta e altera dispositivos da Lei Complementar nº 648, de 06 de janeiro de 2017, Lei Complementar nº 647, de 06 de janeiro de 2017, Lei Complementar nº 271, de 22 de dezembro de 2006, Lei Complementar nº 452, de 09 de abril de 2012, regulamenta atribuições e competências de Unidades do IPAM e dá outras providências"</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos a Lei Complementar nº 369, de 22 de dezembro de 2009, e dá outras providências"</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/238/projeto_de_lei_compl._971-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/238/projeto_de_lei_compl._971-2017.pdf</t>
   </si>
   <si>
     <t>"Revoga dispositivos da Lei Complementar nº 636, de 07 de Novembro de 2016, e dá outras providências"</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/239/projeto_de_lei_compl.972-2017-exec.municipal.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/239/projeto_de_lei_compl.972-2017-exec.municipal.pdf</t>
   </si>
   <si>
     <t>"Cria, denomina e define a tipologia da Escola Municipal da Educação Infantil Professor Francisco Mario de Azevedo, na Rede Pública Municipal de Ensino de Porto Velho"</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1249/projeto_de_lei_complementar_n._973-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1249/projeto_de_lei_complementar_n._973-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre restruturação do plano de carreira, cargos e remuneração dos servidores e o quadro pessoal permanente da Câmara Municipal de Porto Velho, e dá outras providências."</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/240/projeto_de_lei_complementar_no_974-2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/240/projeto_de_lei_complementar_no_974-2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos no Quadro de Pessoal Permanente da Câmara Municipal de Porto Velho, e dá outras providências"</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/873/cci05082020_00001.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/873/cci05082020_00001.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao capítulo III, da lei orgânica do município de Porto Velho, em atendimento ao preceito constitucional a publicidade dos atos e da outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/146/pelo_-_131.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/146/pelo_-_131.2017.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Porto Velho, e  dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/169/7_-_p._emenda_a_lei_organica_n._132-17-1-31.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/169/7_-_p._emenda_a_lei_organica_n._132-17-1-31.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 49 da Lei Orgânica  do Município de Porto Velho, acrescido o parágrafo único, e dá outras providências.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1066/pelo_133.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1066/pelo_133.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao capítulo II da Lei Orgânica do município de Porto Velho, no que se refere a concessão ou permissão dos serviços de transporte coletivo.</t>
   </si>
   <si>
     <t>15648</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Projeto de Resolução A</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15648/pre_no_692.2017.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15648/pre_no_692.2017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de Abono Natalino Excepcional aos Servidores da Câmara Municipal de Porto Velho, e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3763,68 +3763,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4296/projeto_de_lei_no_3608.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2512/projeto_de_lei_no_3560.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2786/menagem_03_projeto_3471-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2912/projeto_de_justificativa_3472-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2913/projeto_e_justificativa_3473-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/162/pl_3474.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2783/projeto_e_justificativa_3476-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2911/projeto_e_justificativa_3477-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2789/mensagem_012_e_projeto_3480.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2788/proejto_e_justificativa_3481-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2489/projeto_e_justificativa_3482-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/893/pl_3483-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2495/proejto_e_justificativa_3484-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/127/pl_3486.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/895/pl_3487_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2494/projeto_e_justificativa_3488-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/896/pl_3489-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2497/projeto_e_justificativa_3490-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/168/6_-_pl_3491-17-1-31.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/173/11_-_pl_3492-1-31.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2454/projeto_e_justificativa_3493-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2491/projeto_e_justificativa_3494-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2462/projeto_e_justificativa_3495-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1035/pl_no_3496.2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2464/projeto_e_justificativa_3497-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2492/pojeto_e_justificativa_3498-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2493/projeto_e_justificativa_3499-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2490/projeto_e_justificativa_3500-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2450/projeto_e_justificativa_3501-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2698/projeto_de_lei_no_3502.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2701/projeto_de_lei_no_3503.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2710/projeto_de_lei_no_3504.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2725/projeto_de_lei_no_3505.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2737/projeto_de_lei_no_3506.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2738/projeto_de_lei_no_3507.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2739/projeto_de_lei_no_3509.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2740/projeto_de_lei_no_3510.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/725/projeto_de_lei_n._3512-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1034/pl_no_3513.2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/112/projeto_de_lei_n.-_3514-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1725/projeto_de_lei_n._3515-2017_-_autoria_jair_montes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2745/projeto_de_lei_no_3516.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2746/projeto_de_lei_no_3517.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2751/projeto_de_lei_no_3518.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2758/projeto_de_lei_no_3519.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2767/projeto_de_lei_no_3520.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2554/projeto_de_lei_no_3521.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2559/projeto_de_lei_3522.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2565/projeto_de_lei_3523.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2566/projeto_de_lei_3524.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2575/projeto_de_lei_3525.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/842/pl_3526-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/859/pl_3527-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2455/projeto_de_lei_3528.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2576/projeto_de_lei_3529.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2577/projeto_de_lei_3530.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2586/projeto_de_lei_3532.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2588/projeto_de_lei_3533.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei_n.3534-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2589/projeto_de_lei_3535.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2590/projeto_de_lei_3536.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2591/projeto_de_lei_3537.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2592/projeto_de_lei_3538.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2597/projeto_de_lei_3539.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2602/projeto_de_lei_3540.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2626/projeto_de_lei_no_3541.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/186/pl_3542_projeto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2449/projeto_de_lei_3543.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2451/projeto_de_lei_3544-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2452/projeto_de_lei_3545.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2453/projeto_de_lei_3546.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2456/projeto_de_lei_3547.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2458/projeto_de_lei_3548.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/151/pl_3549-17.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2461/projeto_de_lei_3550.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2465/projeto_de_lei_3551.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2496/projeto_de_lei_3552.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/147/pl_3553-17.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2499/projeto_de_lei_no_3555.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2502/projeto_de_lei_3556.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2504/projeto_de_lei_no_3557.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/152/1_-_pl_3558-17-1-41.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2506/projeto_de_lei_3559.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2514/projeto_de_lei_no_3560.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2515/projeto_de_lei_3561.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_e_justificativa_3562.2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2274/projeto_e_justificativa_3563-2017_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2273/projeto_3564-2017_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2275/projeto_e_justificativa_3565-2017_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/861/pl3566.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/860/pl_3567-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2272/men_47_projeto_3568-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2276/projeto_e_justificativa_3569-2017_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2278/projeto_e_justificativa_3570-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2125/projeto_de_lei_3571-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2271/projeto_e_justificativa_3572-2017_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2270/projeto_e_justificativa_3573-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2240/projeto_e_justificativa_3574-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2239/men_48_3575-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2235/men_51_projeto_3576-2017_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2236/camscanner_05-18-2021_09.38.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1033/pl_no_3578.2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/862/pl_3579-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2238/projeto_e_justificativa_3580-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/858/projeto_e_justificativa_3581-2017_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2292/projeto_e_justificativa_3582-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/165/5_-_pl_3583-17-1-41.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2291/projeto_e_justificativa_3584-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2290/projeto_e_justificativa_3585-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2289/projeto_e_justificativa_3586-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2288/projeto_e_justificativa_3587-2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2287/projeto_e_justificativa_3588-2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2286/projeto_e_justificativa_3589-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2285/projeto_e_justificativa_3590-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2301/projeto_e_justificativa_3591-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2300/projeto_e_justificativa_3592-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2299/projeto_e_justificativa_3593-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1765/projeto_e_justificativa_3594.2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2298/projeto_e_justificativa_3595-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2302/projeto_e_justificativa_3596-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2296/mensagem_77_projeto_3597-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/3112/projeto_e_justificativa_3598-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2295/projeto_e_justificativa_3599-2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2294/projeto_3600-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2293/projeto_e_justificativa_3601-2017_aleks_palitot.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4211/projeto_de_lei_no_3602.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4219/projeto_de_lei_no_3603.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4226/projeto_de_lei_no_3604.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4266/projeto_de_lei_no_3605.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4283/projeto_de_lei_no_3607.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4297/projeto_de_lei_no_3608.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/863/pl_3609-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/864/pl_3610-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4186/projeto_de_lei_no_3611.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4302/projeto_de_lei_no_3612.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/866/pl_3613-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/867/pl_3614-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/157/3_-_pl_3615-1-71.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4308/projeto_de_lei_no_3616.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4326/projeto_de_lei_no_3617.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4382/projeto_de_lei_no_3618.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4418/projeto_de_lei_no3619.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4422/projeto_de_lei_no_3620.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4441/projeto_de_lei_no_3621.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2208/camscanner_05-06-2021_10.48.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2197/mensagem_95_projeto_3623-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4282/projeto_de_lei_no_3624.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2173/mens_97_projeto_3625-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2175/mens_098_projeto_3626-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2176/projeto_e_justificativa_3627-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2174/projeto_e_justficativa_3628-2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2201/projeto_e_justificativa_3629-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1044/pl_no_3630.2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2198/projeto_e_justificativa_3631-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2206/projeto_e_justificativa_3632-2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2207/projeto_e_justificativa_3633-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2203/projeto_e_justificativa_3634-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2202/projeto_e_justificativa_3637-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2204/projeto_e_justificativa_3638-2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2205/projeto_e_justificativa_3639-2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2200/camscanner_05-04-2021_11.01.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2638/pl_3641-2017_-_ver._marcelo_cruz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/159/4_-_pl_3643-1-41.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2775/projeto_de_lei_no_3644.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2166/projeto_e_justificativa_3646-2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2160/projeto_e_justificativa_3647-2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/174/projeto_3648-2017-1-51.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2164/projeto_e_justificativa_3649-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2165/projeto_e_justificativa_3650-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1043/pl_no_3651_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2170/projeto_e_justificativa_3652-2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2158/projeto_e_justificativa_3653-2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/119/pl_3654.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2167/projeto_e_justificativa_3655-2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2152/projeto_de_lei_3656-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2157/mensagem_125_3657-2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2171/projeto_e_justificativa_3658.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2159/mensagem_127_3659-2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1036/pl_no_3660.2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1048/pl_no_3661.2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2120/projeto_de_lei_3662-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6143/projeto_de_decreto_no_497.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/14866/pdl_no_498.2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6147/projeto_de_decreto_no_499.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6150/projeto_de_decreto_no_503.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6152/projeto_de_decreto_no_504.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15575/pre_no_685.2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15609/pre_no_686.2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15623/pre_no_687.2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15606/pre_no_688.2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15624/pre_no_689.2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/187/resolucao_691-17_projeto.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2744/projeto_de_resolucao_n._692-2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/280/projeto_de_lei_compl._no_m885-2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1061/plc_886-2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/320/plc_887-2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/287/projeto_de_lei_compl._no_0888-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/288/projeto_de_lei_compl._no_890-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/289/projeto_de_lei_compl.__no_891-2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/294/projeto_de_lei_compl._no_0892-2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/296/projeto_de_lei_compl.no_893-2017-exec.munic..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/309/projeto_de_lei_compl._no_895-2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/311/projeto_de_lei_no_896-2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/313/projeto_de_lei_compl._no_0897-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/314/projeto_de_lei_compl._no_0898-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/316/projeto_de_compl._901-2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/264/projeto_de_lei_compl.no908-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/265/proj.de_lei_compl.911-2017-subst.ao_proj.de_lei__hsJDlVT.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/188/plc_912-17_projeto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/267/projeto_de_lei_compl.no_915-2017-ver.junior_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/269/projeto_de_lei_compl.918-2017-ver.marcio_pacele.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/271/projeto_de_lei_compl._no_920-2017-ver_mauricio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/274/projeto_de_lei_compl._no_921-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/172/10_-_plc_922-17-1-121.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/275/projeto_de_lei_compl.no_923-2017-ver.marcio_miranda.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/299/projeto_de_lei_n._925-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/304/projeto_de_lei_n._926-2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/312/projeto_de_lei_n._927-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/315/projeto_de_lei_n._928-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/317/projeto_de_lei_n._929-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/318/projeto_de_lei_n._930-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/319/projeto_de_lei_n._931-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/321/projeto_de_lei_n._932-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/322/projeto_de_lei_n._933-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/325/projeto_de_lei_n._936-2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/273/projeto_de_lei_complementar_n._937-2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/290/projeto_de_lei_complementar_n.938-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/272/projeto_de_lei_complementar_n._939-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_lei_complementar_n.__940-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/326/projeto_de_lei_n._941-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/285/projeto_de_lei_complementar_n._942-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/286/projeto_de_lei_complementar_n._943-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/372/plc_944-2017_-_mens._88.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/578/plc_945-2017_-_mens._87.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/611/plc_947-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/612/plc_949-2017_-_mens._96.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/613/plc_950-2017_-_mens._93.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/614/plc_951-2017_-_mens._92.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/615/plc_952-2017_-_mens._91.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/616/plc_953-2017_-_mens._99.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/627/plc_954-2017_-_mens._100.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/628/plc_955-2017_-_mens._101.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/167/plc_956-17.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/629/plc_957-2017_-_mens._105.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/630/plc_958-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/631/plc_959-2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/170/8_-_plc_960-17-1-31.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/171/9_-_plc_961-17-1-21.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/154/plc_962-17.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/632/plc_963-2017_-_mens._120.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/225/projeto_de_lei_compl._no_964-2017_-exec._municipal.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/228/projeto_de_lei_compl._no_965-2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/230/projeto_de_lei_compl._no_966-2017_-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1087/plc_968-2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/235/proj.de_lei_compl.no_969-201exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/238/projeto_de_lei_compl._971-2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/239/projeto_de_lei_compl.972-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1249/projeto_de_lei_complementar_n._973-2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/240/projeto_de_lei_complementar_no_974-2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/873/cci05082020_00001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/146/pelo_-_131.2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/169/7_-_p._emenda_a_lei_organica_n._132-17-1-31.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1066/pelo_133.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15648/pre_no_692.2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4296/projeto_de_lei_no_3608.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2512/projeto_de_lei_no_3560.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2786/menagem_03_projeto_3471-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2912/projeto_de_justificativa_3472-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2913/projeto_e_justificativa_3473-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/162/pl_3474.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2783/projeto_e_justificativa_3476-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2911/projeto_e_justificativa_3477-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2789/mensagem_012_e_projeto_3480.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2788/proejto_e_justificativa_3481-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2489/projeto_e_justificativa_3482-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/893/pl_3483-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2495/proejto_e_justificativa_3484-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/127/pl_3486.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/895/pl_3487_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2494/projeto_e_justificativa_3488-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/896/pl_3489-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2497/projeto_e_justificativa_3490-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/168/6_-_pl_3491-17-1-31.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/173/11_-_pl_3492-1-31.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2454/projeto_e_justificativa_3493-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2491/projeto_e_justificativa_3494-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2462/projeto_e_justificativa_3495-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1035/pl_no_3496.2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2464/projeto_e_justificativa_3497-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2492/pojeto_e_justificativa_3498-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2493/projeto_e_justificativa_3499-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2490/projeto_e_justificativa_3500-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2450/projeto_e_justificativa_3501-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2698/projeto_de_lei_no_3502.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2701/projeto_de_lei_no_3503.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2710/projeto_de_lei_no_3504.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2725/projeto_de_lei_no_3505.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2737/projeto_de_lei_no_3506.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2738/projeto_de_lei_no_3507.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2739/projeto_de_lei_no_3509.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2740/projeto_de_lei_no_3510.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/725/projeto_de_lei_n._3512-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1034/pl_no_3513.2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/112/projeto_de_lei_n.-_3514-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1725/projeto_de_lei_n._3515-2017_-_autoria_jair_montes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2745/projeto_de_lei_no_3516.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2746/projeto_de_lei_no_3517.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2751/projeto_de_lei_no_3518.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2758/projeto_de_lei_no_3519.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2767/projeto_de_lei_no_3520.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2554/projeto_de_lei_no_3521.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2559/projeto_de_lei_3522.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2565/projeto_de_lei_3523.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2566/projeto_de_lei_3524.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2575/projeto_de_lei_3525.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/842/pl_3526-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/859/pl_3527-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2455/projeto_de_lei_3528.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2576/projeto_de_lei_3529.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2577/projeto_de_lei_3530.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2586/projeto_de_lei_3532.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2588/projeto_de_lei_3533.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei_n.3534-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2589/projeto_de_lei_3535.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2590/projeto_de_lei_3536.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2591/projeto_de_lei_3537.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2592/projeto_de_lei_3538.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2597/projeto_de_lei_3539.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2602/projeto_de_lei_3540.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2626/projeto_de_lei_no_3541.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/186/pl_3542_projeto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2449/projeto_de_lei_3543.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2451/projeto_de_lei_3544-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2452/projeto_de_lei_3545.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2453/projeto_de_lei_3546.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2456/projeto_de_lei_3547.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2458/projeto_de_lei_3548.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/151/pl_3549-17.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2461/projeto_de_lei_3550.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2465/projeto_de_lei_3551.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2496/projeto_de_lei_3552.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/147/pl_3553-17.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2499/projeto_de_lei_no_3555.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2502/projeto_de_lei_3556.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2504/projeto_de_lei_no_3557.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/152/1_-_pl_3558-17-1-41.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2506/projeto_de_lei_3559.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2514/projeto_de_lei_no_3560.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2515/projeto_de_lei_3561.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2021/1500/projeto_e_justificativa_3562.2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2274/projeto_e_justificativa_3563-2017_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2273/projeto_3564-2017_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2275/projeto_e_justificativa_3565-2017_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/861/pl3566.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/860/pl_3567-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2272/men_47_projeto_3568-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2276/projeto_e_justificativa_3569-2017_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2278/projeto_e_justificativa_3570-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2125/projeto_de_lei_3571-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2271/projeto_e_justificativa_3572-2017_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2270/projeto_e_justificativa_3573-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2240/projeto_e_justificativa_3574-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2239/men_48_3575-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2235/men_51_projeto_3576-2017_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2236/camscanner_05-18-2021_09.38.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1033/pl_no_3578.2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/862/pl_3579-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2238/projeto_e_justificativa_3580-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/858/projeto_e_justificativa_3581-2017_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2292/projeto_e_justificativa_3582-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/165/5_-_pl_3583-17-1-41.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2291/projeto_e_justificativa_3584-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2290/projeto_e_justificativa_3585-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2289/projeto_e_justificativa_3586-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2288/projeto_e_justificativa_3587-2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2287/projeto_e_justificativa_3588-2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2286/projeto_e_justificativa_3589-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2285/projeto_e_justificativa_3590-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2301/projeto_e_justificativa_3591-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2300/projeto_e_justificativa_3592-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2299/projeto_e_justificativa_3593-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1765/projeto_e_justificativa_3594.2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2298/projeto_e_justificativa_3595-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2302/projeto_e_justificativa_3596-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2296/mensagem_77_projeto_3597-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/3112/projeto_e_justificativa_3598-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2295/projeto_e_justificativa_3599-2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2294/projeto_3600-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2293/projeto_e_justificativa_3601-2017_aleks_palitot.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4211/projeto_de_lei_no_3602.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4219/projeto_de_lei_no_3603.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4226/projeto_de_lei_no_3604.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4266/projeto_de_lei_no_3605.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4283/projeto_de_lei_no_3607.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4297/projeto_de_lei_no_3608.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/863/pl_3609-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/864/pl_3610-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4186/projeto_de_lei_no_3611.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4302/projeto_de_lei_no_3612.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/866/pl_3613-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/867/pl_3614-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/157/3_-_pl_3615-1-71.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4308/projeto_de_lei_no_3616.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4326/projeto_de_lei_no_3617.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4382/projeto_de_lei_no_3618.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4418/projeto_de_lei_no3619.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4422/projeto_de_lei_no_3620.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4441/projeto_de_lei_no_3621.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2208/camscanner_05-06-2021_10.48.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2197/mensagem_95_projeto_3623-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/4282/projeto_de_lei_no_3624.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2173/mens_97_projeto_3625-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2175/mens_098_projeto_3626-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2176/projeto_e_justificativa_3627-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2174/projeto_e_justficativa_3628-2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2201/projeto_e_justificativa_3629-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1044/pl_no_3630.2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2198/projeto_e_justificativa_3631-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2206/projeto_e_justificativa_3632-2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2207/projeto_e_justificativa_3633-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2203/projeto_e_justificativa_3634-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2202/projeto_e_justificativa_3637-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2204/projeto_e_justificativa_3638-2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2205/projeto_e_justificativa_3639-2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2200/camscanner_05-04-2021_11.01.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2638/pl_3641-2017_-_ver._marcelo_cruz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/159/4_-_pl_3643-1-41.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2775/projeto_de_lei_no_3644.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2166/projeto_e_justificativa_3646-2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2160/projeto_e_justificativa_3647-2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/174/projeto_3648-2017-1-51.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2164/projeto_e_justificativa_3649-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2165/projeto_e_justificativa_3650-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1043/pl_no_3651_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2170/projeto_e_justificativa_3652-2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2158/projeto_e_justificativa_3653-2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/119/pl_3654.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2167/projeto_e_justificativa_3655-2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2152/projeto_de_lei_3656-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2157/mensagem_125_3657-2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2171/projeto_e_justificativa_3658.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2159/mensagem_127_3659-2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1036/pl_no_3660.2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1048/pl_no_3661.2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2120/projeto_de_lei_3662-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6143/projeto_de_decreto_no_497.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/14866/pdl_no_498.2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6147/projeto_de_decreto_no_499.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6150/projeto_de_decreto_no_503.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/6152/projeto_de_decreto_no_504.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15575/pre_no_685.2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15609/pre_no_686.2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15623/pre_no_687.2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15606/pre_no_688.2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15624/pre_no_689.2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/187/resolucao_691-17_projeto.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/2744/projeto_de_resolucao_n._692-2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/280/projeto_de_lei_compl._no_m885-2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1061/plc_886-2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/320/plc_887-2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/287/projeto_de_lei_compl._no_0888-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/288/projeto_de_lei_compl._no_890-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/289/projeto_de_lei_compl.__no_891-2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/294/projeto_de_lei_compl._no_0892-2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/296/projeto_de_lei_compl.no_893-2017-exec.munic..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/309/projeto_de_lei_compl._no_895-2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/311/projeto_de_lei_no_896-2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/313/projeto_de_lei_compl._no_0897-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/314/projeto_de_lei_compl._no_0898-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/316/projeto_de_compl._901-2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/264/projeto_de_lei_compl.no908-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/265/proj.de_lei_compl.911-2017-subst.ao_proj.de_lei__hsJDlVT.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/188/plc_912-17_projeto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/267/projeto_de_lei_compl.no_915-2017-ver.junior_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/269/projeto_de_lei_compl.918-2017-ver.marcio_pacele.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/271/projeto_de_lei_compl._no_920-2017-ver_mauricio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/274/projeto_de_lei_compl._no_921-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/172/10_-_plc_922-17-1-121.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/275/projeto_de_lei_compl.no_923-2017-ver.marcio_miranda.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/299/projeto_de_lei_n._925-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/304/projeto_de_lei_n._926-2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/312/projeto_de_lei_n._927-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/315/projeto_de_lei_n._928-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/317/projeto_de_lei_n._929-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/318/projeto_de_lei_n._930-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/319/projeto_de_lei_n._931-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/321/projeto_de_lei_n._932-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/322/projeto_de_lei_n._933-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/325/projeto_de_lei_n._936-2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/273/projeto_de_lei_complementar_n._937-2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/290/projeto_de_lei_complementar_n.938-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/272/projeto_de_lei_complementar_n._939-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_lei_complementar_n.__940-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/326/projeto_de_lei_n._941-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/285/projeto_de_lei_complementar_n._942-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/286/projeto_de_lei_complementar_n._943-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/372/plc_944-2017_-_mens._88.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/578/plc_945-2017_-_mens._87.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/611/plc_947-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/612/plc_949-2017_-_mens._96.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/613/plc_950-2017_-_mens._93.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/614/plc_951-2017_-_mens._92.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/615/plc_952-2017_-_mens._91.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/616/plc_953-2017_-_mens._99.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/627/plc_954-2017_-_mens._100.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/628/plc_955-2017_-_mens._101.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/167/plc_956-17.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/629/plc_957-2017_-_mens._105.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/630/plc_958-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/631/plc_959-2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/170/8_-_plc_960-17-1-31.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/171/9_-_plc_961-17-1-21.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/154/plc_962-17.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/632/plc_963-2017_-_mens._120.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/225/projeto_de_lei_compl._no_964-2017_-exec._municipal.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/228/projeto_de_lei_compl._no_965-2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/230/projeto_de_lei_compl._no_966-2017_-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1087/plc_968-2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/235/proj.de_lei_compl.no_969-201exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/238/projeto_de_lei_compl._971-2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/239/projeto_de_lei_compl.972-2017-exec.municipal.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1249/projeto_de_lei_complementar_n._973-2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/240/projeto_de_lei_complementar_no_974-2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/873/cci05082020_00001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/146/pelo_-_131.2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/169/7_-_p._emenda_a_lei_organica_n._132-17-1-31.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/1066/pelo_133.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/materialegislativa/2017/15648/pre_no_692.2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>