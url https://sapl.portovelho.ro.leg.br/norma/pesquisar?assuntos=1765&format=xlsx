--- v0 (2025-10-05)
+++ v1 (2026-04-17)
@@ -48,111 +48,111 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>16.633</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7098/decreto_no_16.633-2020_altera_dispositivos_do_dec._16.629-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7098/decreto_no_16.633-2020_altera_dispositivos_do_dec._16.629-2020.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos do Decreto nº 16.629, de 15 de abril de 2020”.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>16.629</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7096/decreto_16629.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7096/decreto_16629.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre retorno gradual das atividades comerciais suspensas ou restritas por meio dos Decretos Municipais publicados para o enfrentamento da emergência em saúde pública decorrente do COVID-19.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>16.612</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7086/decreto_no_16.612-2020_declara_estado_de_calamidade_publica_em_todo_o_territorio_do_municipio_de_porto_velho.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7086/decreto_no_16.612-2020_declara_estado_de_calamidade_publica_em_todo_o_territorio_do_municipio_de_porto_velho.pdf</t>
   </si>
   <si>
     <t>“Declara Estado de Calamidade Pública em todo o território do Municipio de Porto velho para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus - COVID-19.”</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>16.611</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7085/decreto_no_16.611-2020_da_nova_redacao_ao_art._12_e_acrescenta_art._14-a_ao_decreto_no_16.597_de_18_de_marco_de_2020..pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7085/decreto_no_16.611-2020_da_nova_redacao_ao_art._12_e_acrescenta_art._14-a_ao_decreto_no_16.597_de_18_de_marco_de_2020..pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos do Decreto nº 16.597, de 18 de março de 2020, e dá outras providencias.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>16.608</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7084/decreto_no_16.608-2020_da_nova_redacao_ao_art._11_do_decreto_no_16.597_de_18_de_marco_de_2020..pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7084/decreto_no_16.608-2020_da_nova_redacao_ao_art._11_do_decreto_no_16.597_de_18_de_marco_de_2020..pdf</t>
   </si>
   <si>
     <t>Altera o Art.11 do Decreto nº. 16.597, de 18 de março de 2020.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>16.597</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7083/decreto_no_16.597-2020_decreta_situacao_de_emergencia_no_ambito_da_saude_publica_do_municipio-covid-19.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7083/decreto_no_16.597-2020_decreta_situacao_de_emergencia_no_ambito_da_saude_publica_do_municipio-covid-19.pdf</t>
   </si>
   <si>
     <t>Decreta situação de emergência no âmbito da Saúde Pública do Município e dispõe sobre medidas temporárias de prevenção ao contágio enfrentamento da propagação decorrente do novo coronavírus, COVID-19, do regime de trabalho do servidor público e contratado do Poder Executivo, e dá  outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -459,66 +459,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7098/decreto_no_16.633-2020_altera_dispositivos_do_dec._16.629-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7096/decreto_16629.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7086/decreto_no_16.612-2020_declara_estado_de_calamidade_publica_em_todo_o_territorio_do_municipio_de_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7085/decreto_no_16.611-2020_da_nova_redacao_ao_art._12_e_acrescenta_art._14-a_ao_decreto_no_16.597_de_18_de_marco_de_2020..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7084/decreto_no_16.608-2020_da_nova_redacao_ao_art._11_do_decreto_no_16.597_de_18_de_marco_de_2020..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7083/decreto_no_16.597-2020_decreta_situacao_de_emergencia_no_ambito_da_saude_publica_do_municipio-covid-19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7098/decreto_no_16.633-2020_altera_dispositivos_do_dec._16.629-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7096/decreto_16629.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7086/decreto_no_16.612-2020_declara_estado_de_calamidade_publica_em_todo_o_territorio_do_municipio_de_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7085/decreto_no_16.611-2020_da_nova_redacao_ao_art._12_e_acrescenta_art._14-a_ao_decreto_no_16.597_de_18_de_marco_de_2020..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7084/decreto_no_16.608-2020_da_nova_redacao_ao_art._11_do_decreto_no_16.597_de_18_de_marco_de_2020..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7083/decreto_no_16.597-2020_decreta_situacao_de_emergencia_no_ambito_da_saude_publica_do_municipio-covid-19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="189.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="188.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>