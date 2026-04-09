--- v0 (2025-10-03)
+++ v1 (2026-04-09)
@@ -48,340 +48,340 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14500</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>17.770</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14500/decreto_no_17.770-2021_covid_19_-_2.271.56385_-_excesso_-_1.027_-_oficio_n_xxx.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14500/decreto_no_17.770-2021_covid_19_-_2.271.56385_-_excesso_-_1.027_-_oficio_n_xxx.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento do Município de Porto Velho para o exercício 2021, Crédito Adicional Extraordinário em favor da Secretaria Municipal de Saúde – SEMUSA, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>13604</t>
   </si>
   <si>
     <t>17.570</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13604/decreto_no_17.570-2021_funcultural_-_aldir_blanc_21.00054-21.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13604/decreto_no_17.570-2021_funcultural_-_aldir_blanc_21.00054-21.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Decreto n° 16.965, de 08 de outubro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>13510</t>
   </si>
   <si>
     <t>17.510</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13510/decreto_no._17.510-covid_19.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13510/decreto_no._17.510-covid_19.pdf</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>16.965</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8881/decreto_no_16.965-2020_-_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8881/decreto_no_16.965-2020_-_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>“Regulamenta em âmbito Municipal, a Lei Federal n° 14.017/2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
     <t>16.893</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8218/decreto_16893.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8218/decreto_16893.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Extraordinário, no orçamento do Município de Porto Velho para o exercício 2020, em conformidade com a Lei Complementar Federal nº. 173, de 27 de Maio de 2020</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
     <t>16.888</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8213/decreto_16888.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8213/decreto_16888.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento do Município de Porto Velho para o exercício 2020, Crédito Adicional Extraordinário em favor da Secretaria Municipal de Saúde – SEMUSA, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – COVID-19</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>16.820</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8029/decretro_16.820-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8029/decretro_16.820-2020.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Extraordinário, no orçamento do Município de Porto Velho para o exercício 2020, em conformidade com a Lei Complementar Federal nº. 173, de 27 de Maio de 2020.</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
     <t>16.803</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8085/decreto_no_16.803-2020_credito_lc_173_-_semusa_-_3.000.00000.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8085/decreto_no_16.803-2020_credito_lc_173_-_semusa_-_3.000.00000.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar, no orçamento do Município de Porto Velho para o exercício 2020, em conformidade com a Lei Complementar Federal nº. 173, de 27 de Maio de 2020 (Excesso de_x000D_
 Arrecadação).</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
     <t>16.801</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
     <t>16.797</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7914/decreto_no_16.797-2020_covid_19-_8.799.16300_-_semusa.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7914/decreto_no_16.797-2020_covid_19-_8.799.16300_-_semusa.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento do Município de Porto Velho para o exercício 2020, Crédito Adicional Extraordinário em favor da Secretaria Municipal de Saúde – SEMUSA, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
     <t>16.763</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7717/decreto_no_16.763-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7717/decreto_no_16.763-2020.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento do Município de Porto Velho para o exercício 2020, Crédito Adicional Extraordinário em favor da Secretaria Municipal de Assistência Social e da Família – SEMASF para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>16.761</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7714/decreto_no_16.761-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7714/decreto_no_16.761-2020.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar, no orçamento do Município de Porto Velho para o exercício 2020, em conformidade com a Lei Complementar Federal nº. 173, de 27 de Maio de 2020 (Excesso de Arrecadação).</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>16.757</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7679/decreto_no_16.757-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7679/decreto_no_16.757-2020.pdf</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>16.749</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7601/decreto_no_16.749-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7601/decreto_no_16.749-2020.pdf</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>16.748</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7600/decreto_no_16.748-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7600/decreto_no_16.748-2020.pdf</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
     <t>16.735</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7609/decreto_no_16.735-2020_credito_lc_173_-_semusb.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7609/decreto_no_16.735-2020_credito_lc_173_-_semusb.pdf</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
     <t>16.734</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7608/decreto_no_16.734-2020_credito_lc_173_-_semad.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7608/decreto_no_16.734-2020_credito_lc_173_-_semad.pdf</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>16.714</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7374/decreto_no_16.714-2020_covid_19_-_credito_extraordinario_-_semasf.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7374/decreto_no_16.714-2020_covid_19_-_credito_extraordinario_-_semasf.pdf</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
     <t>16.710</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7352/decreto_no_16.710-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7352/decreto_no_16.710-2020.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento do Município de Porto Velho para o exercício 2020, Crédito Adicional Extraordinário em favor da Secretaria Municipal de Infraestrutura Urbana e Serviços Básicos – SEMISB/Subsecretaria de Serviços Básicos para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
     <t>16.698</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7332/decreto_no_16.698-2020_covid_19_-_credito_extraordinario_-_semasf.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7332/decreto_no_16.698-2020_covid_19_-_credito_extraordinario_-_semasf.pdf</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
     <t>16.697</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7331/decreto_no_16.697-2020_covid_19_-_credito_extraordinario_-_semisb.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7331/decreto_no_16.697-2020_covid_19_-_credito_extraordinario_-_semisb.pdf</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>16.681</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7274/decreto_no_16.681-2020_covid_19-_3.598.12672_-_semusa.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7274/decreto_no_16.681-2020_covid_19-_3.598.12672_-_semusa.pdf</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>16.677</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7272/decreto_no_16.677-2020_altera_dec._16.616-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7272/decreto_no_16.677-2020_altera_dec._16.616-2020.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o parágrafo único ao Art. 1º do Decreto nº 16.616, de 26 de março de 2020.”</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>16.626</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7095/decreto_no_16.626-2020_superavit_-_semasf_-_oficio_n629.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7095/decreto_no_16.626-2020_superavit_-_semasf_-_oficio_n629.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento Anual do Município de Porto Velho Crédito Adicional Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>16.624</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7094/decreto_no_16.624-2020_covid_19_-_credito_extraordinario_-_semisb.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7094/decreto_no_16.624-2020_covid_19_-_credito_extraordinario_-_semisb.pdf</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>16.623</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7093/decreto_no_16.623-2020_covid_19_-_credito_extraordinario_-_semusa_3x1.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7093/decreto_no_16.623-2020_covid_19_-_credito_extraordinario_-_semusa_3x1.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento do Município de Porto Velho para o exercício 2020, Crédito Adicional Extraordinário em favor da Secretaria Municipal de Assistência Social e da Família – SEMASF, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>16.622</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7092/decreto_no_16.622-2020_covid_19_-_credito_extraordinario_-_semusa_3x1_-_pdf.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7092/decreto_no_16.622-2020_covid_19_-_credito_extraordinario_-_semusa_3x1_-_pdf.pdf</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>16.616</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7088/decreto_no_16.616-2020_...pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7088/decreto_no_16.616-2020_...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o contingenciamento de despesa e a adoção de medidas que garantam o equilíbrio fiscal para Exercício de 2020, em razão da pandemia causada pelo Coronavírus – COVID 19.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -688,67 +688,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14500/decreto_no_17.770-2021_covid_19_-_2.271.56385_-_excesso_-_1.027_-_oficio_n_xxx.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13604/decreto_no_17.570-2021_funcultural_-_aldir_blanc_21.00054-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13510/decreto_no._17.510-covid_19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8881/decreto_no_16.965-2020_-_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8218/decreto_16893.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8213/decreto_16888.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8029/decretro_16.820-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8085/decreto_no_16.803-2020_credito_lc_173_-_semusa_-_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7914/decreto_no_16.797-2020_covid_19-_8.799.16300_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7717/decreto_no_16.763-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7714/decreto_no_16.761-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7679/decreto_no_16.757-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7601/decreto_no_16.749-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7600/decreto_no_16.748-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7609/decreto_no_16.735-2020_credito_lc_173_-_semusb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7608/decreto_no_16.734-2020_credito_lc_173_-_semad.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7374/decreto_no_16.714-2020_covid_19_-_credito_extraordinario_-_semasf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7352/decreto_no_16.710-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7332/decreto_no_16.698-2020_covid_19_-_credito_extraordinario_-_semasf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7331/decreto_no_16.697-2020_covid_19_-_credito_extraordinario_-_semisb.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7274/decreto_no_16.681-2020_covid_19-_3.598.12672_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7272/decreto_no_16.677-2020_altera_dec._16.616-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7095/decreto_no_16.626-2020_superavit_-_semasf_-_oficio_n629.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7094/decreto_no_16.624-2020_covid_19_-_credito_extraordinario_-_semisb.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7093/decreto_no_16.623-2020_covid_19_-_credito_extraordinario_-_semusa_3x1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7092/decreto_no_16.622-2020_covid_19_-_credito_extraordinario_-_semusa_3x1_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7088/decreto_no_16.616-2020_...pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14500/decreto_no_17.770-2021_covid_19_-_2.271.56385_-_excesso_-_1.027_-_oficio_n_xxx.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13604/decreto_no_17.570-2021_funcultural_-_aldir_blanc_21.00054-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13510/decreto_no._17.510-covid_19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8881/decreto_no_16.965-2020_-_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8218/decreto_16893.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8213/decreto_16888.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8029/decretro_16.820-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8085/decreto_no_16.803-2020_credito_lc_173_-_semusa_-_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7914/decreto_no_16.797-2020_covid_19-_8.799.16300_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7717/decreto_no_16.763-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7714/decreto_no_16.761-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7679/decreto_no_16.757-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7601/decreto_no_16.749-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7600/decreto_no_16.748-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7609/decreto_no_16.735-2020_credito_lc_173_-_semusb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7608/decreto_no_16.734-2020_credito_lc_173_-_semad.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7374/decreto_no_16.714-2020_covid_19_-_credito_extraordinario_-_semasf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7352/decreto_no_16.710-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7332/decreto_no_16.698-2020_covid_19_-_credito_extraordinario_-_semasf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7331/decreto_no_16.697-2020_covid_19_-_credito_extraordinario_-_semisb.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7274/decreto_no_16.681-2020_covid_19-_3.598.12672_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7272/decreto_no_16.677-2020_altera_dec._16.616-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7095/decreto_no_16.626-2020_superavit_-_semasf_-_oficio_n629.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7094/decreto_no_16.624-2020_covid_19_-_credito_extraordinario_-_semisb.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7093/decreto_no_16.623-2020_covid_19_-_credito_extraordinario_-_semusa_3x1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7092/decreto_no_16.622-2020_covid_19_-_credito_extraordinario_-_semusa_3x1_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7088/decreto_no_16.616-2020_...pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="149.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="148.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>