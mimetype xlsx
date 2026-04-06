--- v1 (2026-01-06)
+++ v2 (2026-04-06)
@@ -48,251 +48,251 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28663</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2025/28663/lei_comp._no_1.043_de_09.12._2025_sancionada_expresa.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2025/28663/lei_comp._no_1.043_de_09.12._2025_sancionada_expresa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cômputo, para fins de direitos e vantagens funcionais, do tempo de serviço_x000D_
 prestado pelos servidores públicos da Administração Direta e Indireta da Prefeitura Municipal de Porto Velho, durante o estado de calamidade pública decorrente da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>23675</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>18.753</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2023/23675/decreto_no_18.753-2023.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2023/23675/decreto_no_18.753-2023.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto n° 16.612, de 23 de março de 2020, que “Declara Estado de Calamidade Pública em todo o território do Município de Porto Velho, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – Covid-19”.</t>
   </si>
   <si>
     <t>19082</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>18.233</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19082/decreto_no_18.233-2022_calamidade_publica.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19082/decreto_no_18.233-2022_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o implemento de ações para enfrentamento à pandemia causada pelo novo Coronavírus – Covid-19 no âmbito do Município de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>19045</t>
   </si>
   <si>
     <t>18.232</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19045/decreto_no_18.232-2022_calamidade_publica.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19045/decreto_no_18.232-2022_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>14886</t>
   </si>
   <si>
     <t>17.885</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/14886/decreto_no_17.885-2022_calamidade_publica.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/14886/decreto_no_17.885-2022_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>13907</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13907/lei_2.871.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13907/lei_2.871.pdf</t>
   </si>
   <si>
     <t>"Regulamenta os procedimentos a serem seguidos nos serviços de entregas à domicílio (delivery) durante o período de calamidade pública devido ao Coronavírus (COVID-19)."</t>
   </si>
   <si>
     <t>13040</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13040/lei_comp_no_847_de_10.05.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13040/lei_comp_no_847_de_10.05.2021.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Complementar nº 822/2020, de 06 de agosto de 2020, e dá outras providências".</t>
   </si>
   <si>
     <t>12991</t>
   </si>
   <si>
     <t>17.267</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12991/decreto_no_17.267-2021_alterar_dec._16.620-20_....pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12991/decreto_no_17.267-2021_alterar_dec._16.620-20_....pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Decreto nº 16.620, de 06 de abril de 2020.”</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8065/lei_comp._no_822_de_06.08.2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8065/lei_comp._no_822_de_06.08.2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 779, de 11 de setembro de 2019, que foi alterada pela Lei Complementar nº 813/2020 de 28 de fevereiro de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
     <t>16.801</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Extraordinário, no orçamento do Município de Porto Velho para o exercício 2020, em conformidade com a Lei Complementar Federal nº. 173, de 27 de Maio de 2020.</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>16.760</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7713/decreto_no_16.760-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7713/decreto_no_16.760-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão dos cartões do transporte coletivo para estudantes e idosos e dá outras providências.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>16.699</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7340/decreto_no_16.699-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7340/decreto_no_16.699-2020.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a Lei .2.754, de 25 de maio de 2020 que obriga no Município de Porto Velho, o uso de máscaras enquanto perdurar o Estado de Calamidade Pública em decorrência da pandemia do coronavírus SARS-CoV-2 e dá outras providências.”</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>16.673</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7251/decreto_no_16.673-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7251/decreto_no_16.673-2020.pdf</t>
   </si>
   <si>
     <t>Fica mantido o disposto no art. 1° do Decreto n°. 16.612, de 23 de março de 2020, que “Declara Estado de Calamidade Pública em todo o território do Município de Porto Velho, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus –_x000D_
 COVID-19”, alterado pelo decreto nº 16.620, de 06 de abril de 2020.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>16.630</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7097/decreto_no_16.630-2020_ret._dec._16.620-20_declaracao_de_calamidade_publica.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7097/decreto_no_16.630-2020_ret._dec._16.620-20_declaracao_de_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>“Retifica o Decreto n° 16.620, de 06 de abril de 2020.”</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>16.620</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7091/decreto_no_16.620-2020_declaracao_de_calamidade_publica.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7091/decreto_no_16.620-2020_declaracao_de_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Estado de Calamidade Pública em todo o território do Município de Porto velho, devido o término do prazo de vigência estabelecido no caput do artigo 3° do Decreto n° 16.612, de 23 de março de 2020 e revoga dispositivos do Decreto n° 12.612, de 23 de março de 2020.”</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>16.612</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7086/decreto_no_16.612-2020_declara_estado_de_calamidade_publica_em_todo_o_territorio_do_municipio_de_porto_velho.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7086/decreto_no_16.612-2020_declara_estado_de_calamidade_publica_em_todo_o_territorio_do_municipio_de_porto_velho.pdf</t>
   </si>
   <si>
     <t>“Declara Estado de Calamidade Pública em todo o território do Municipio de Porto velho para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus - COVID-19.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -599,67 +599,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2025/28663/lei_comp._no_1.043_de_09.12._2025_sancionada_expresa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2023/23675/decreto_no_18.753-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19082/decreto_no_18.233-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19045/decreto_no_18.232-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/14886/decreto_no_17.885-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13907/lei_2.871.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13040/lei_comp_no_847_de_10.05.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12991/decreto_no_17.267-2021_alterar_dec._16.620-20_....pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8065/lei_comp._no_822_de_06.08.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7713/decreto_no_16.760-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7340/decreto_no_16.699-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7251/decreto_no_16.673-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7097/decreto_no_16.630-2020_ret._dec._16.620-20_declaracao_de_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7091/decreto_no_16.620-2020_declaracao_de_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7086/decreto_no_16.612-2020_declara_estado_de_calamidade_publica_em_todo_o_territorio_do_municipio_de_porto_velho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2025/28663/lei_comp._no_1.043_de_09.12._2025_sancionada_expresa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2023/23675/decreto_no_18.753-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19082/decreto_no_18.233-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19045/decreto_no_18.232-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/14886/decreto_no_17.885-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13907/lei_2.871.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13040/lei_comp_no_847_de_10.05.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12991/decreto_no_17.267-2021_alterar_dec._16.620-20_....pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8065/lei_comp._no_822_de_06.08.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7713/decreto_no_16.760-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7340/decreto_no_16.699-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7251/decreto_no_16.673-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7097/decreto_no_16.630-2020_ret._dec._16.620-20_declaracao_de_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7091/decreto_no_16.620-2020_declaracao_de_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7086/decreto_no_16.612-2020_declara_estado_de_calamidade_publica_em_todo_o_territorio_do_municipio_de_porto_velho.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="180.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="179.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="253.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>