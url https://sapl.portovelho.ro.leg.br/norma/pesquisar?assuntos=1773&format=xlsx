--- v0 (2025-10-04)
+++ v1 (2026-04-09)
@@ -48,767 +48,767 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19082</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>18.233</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19082/decreto_no_18.233-2022_calamidade_publica.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19082/decreto_no_18.233-2022_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o implemento de ações para enfrentamento à pandemia causada pelo novo Coronavírus – Covid-19 no âmbito do Município de Porto Velho, e dá outras providências.</t>
   </si>
   <si>
     <t>19045</t>
   </si>
   <si>
     <t>18.232</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19045/decreto_no_18.232-2022_calamidade_publica.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19045/decreto_no_18.232-2022_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>18914</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/18914/lei_n_2.942_de_15_junho_de_2022.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/18914/lei_n_2.942_de_15_junho_de_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a utilização de veículos de propriedade ou sob administração direta ou indireta de todos os órgãos do Município, para auxiliar na vacinação de pessoas idosas, pessoas com dificuldade de locomoção ou de mobilidade reduzida, e ainda a população em situação de vulnerabilidade social e econômica, a fim de possibilitar o maior raio de alcance na vacinação contra a COVID-19, e dá outras providências"</t>
   </si>
   <si>
     <t>17512</t>
   </si>
   <si>
     <t>18.010</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/17512/decreto_no_18.010-2022_revoga_o_dec._17.816-21.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/17512/decreto_no_18.010-2022_revoga_o_dec._17.816-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do Decreto nº 17.816, de 07 de dezembro de 2021.</t>
   </si>
   <si>
     <t>16604</t>
   </si>
   <si>
     <t>17.956</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/16604/decreto_no_17.956-2022_flexibilizacao_do_uso_de_mascara_-_covid-19.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/16604/decreto_no_17.956-2022_flexibilizacao_do_uso_de_mascara_-_covid-19.pdf</t>
   </si>
   <si>
     <t>Estabelece orientações sobre a flexibilização do uso de máscara no âmbito do Município de Porto Velho – Rondônia.</t>
   </si>
   <si>
     <t>16597</t>
   </si>
   <si>
     <t>17.949</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/16597/decreto_no_17.949-2022_flexibilizacao_do_uso_de_mascara_-_covid-19.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/16597/decreto_no_17.949-2022_flexibilizacao_do_uso_de_mascara_-_covid-19.pdf</t>
   </si>
   <si>
     <t>15102</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REM</t>
   </si>
   <si>
     <t>Resolução da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/15102/resolucao_da_mesa_diretora_no_01-2022.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/15102/resolucao_da_mesa_diretora_no_01-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a adoção de procedimentos destinados ao enfrentamento e prevenção do contágio do coronavírus (COVID-19) no âmbito da Câmara Municipal de Porto Velho.”</t>
   </si>
   <si>
     <t>14886</t>
   </si>
   <si>
     <t>17.885</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/14886/decreto_no_17.885-2022_calamidade_publica.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/14886/decreto_no_17.885-2022_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>14728</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>17.824</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14728/decreto_no_17.824-2021_covid_19_-_2.207.88763_-_anulacao_-_oficio_n_6615.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14728/decreto_no_17.824-2021_covid_19_-_2.207.88763_-_anulacao_-_oficio_n_6615.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento do Município de Porto Velho para o exercício 2021, Crédito Adicional Extraordinário em favor da Secretaria Municipal de Saúde – SEMUSA, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>17809</t>
   </si>
   <si>
     <t>17.823</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/17809/decreto_no_17.823-2021_covid_19_-_352.00000_-_excesso_-_1.002_-_oficio_n_6428.doc</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/17809/decreto_no_17.823-2021_covid_19_-_352.00000_-_excesso_-_1.002_-_oficio_n_6428.doc</t>
   </si>
   <si>
     <t>14682</t>
   </si>
   <si>
     <t>17.816</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14682/decreto_no_17.816-2021_comp._vacina_-_predio_publico.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14682/decreto_no_17.816-2021_comp._vacina_-_predio_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de comprovação de vacinação contra a Covid-19 para ingresso nas repartições públicas no âmbito da Prefeitura Municipal de Porto Velho – Rondônia.</t>
   </si>
   <si>
     <t>14533</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14533/lei_no_2.889_de_03.12.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14533/lei_no_2.889_de_03.12.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe de autorização de políticas públicas a serem instituídas no Município de Porto Velho/RO, a fim de minimizar os prejuízos financeiros e psicológicos sofridos por crianças e adolescentes que perderam pais ou responsáveis para a COVID-19 e dá outras providências".</t>
   </si>
   <si>
     <t>14573</t>
   </si>
   <si>
     <t>17.787</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14573/decreto_no_17.787-2021_diarias_-_semed.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14573/decreto_no_17.787-2021_diarias_-_semed.pdf</t>
   </si>
   <si>
     <t>TORNAR VÁLIDA, a viagem da Secretária pelo seu deslocamento a cidade de Ji-Paraná/RO, objetivando participar do encontro estadual da UNDIME/RO, cujo tema da formação foi “Alfabetização em tempos de pandemia: transformação, inovação, criatividade, limites e possibilidades”, arbitrando e concedendo, 01 (uma) diária, e Adicional de Deslocamento.</t>
   </si>
   <si>
     <t>14077</t>
   </si>
   <si>
     <t>17.710</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14077/decreto_no_17.710-2021_flexibilizacao_do_uso_de_mascara_-_covid-19_-_versao_2.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14077/decreto_no_17.710-2021_flexibilizacao_do_uso_de_mascara_-_covid-19_-_versao_2.pdf</t>
   </si>
   <si>
     <t>13958</t>
   </si>
   <si>
     <t>17.694</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13958/decreto_no_17.694-2021_altera_dispositivos_do_dec_17.364.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13958/decreto_no_17.694-2021_altera_dispositivos_do_dec_17.364.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos ao Decreto nº 17.364, de 21 de junho de 2021, que “dispõe sobre o implemento de ações para enfrentamento à pandemia causada pelo novo Coronavírus – Covid-19 no âmbito do Município de Porto Velho, e dá outras providências”.</t>
   </si>
   <si>
     <t>13933</t>
   </si>
   <si>
     <t>17.690</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13933/decreto_no_17.690-2021_abertura_total_-_fase_verde.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13933/decreto_no_17.690-2021_abertura_total_-_fase_verde.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Decreto nº 17.364, de 21 de junho de 2021, que “dispõe sobre o implemento de ações para enfrentamento à pandemia causada pelo novo Coronavírus – Covid-19 no âmbito do Município de Porto Velho, e dá outras providências”.</t>
   </si>
   <si>
     <t>13694</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13694/lei_no_2.858_de_17.09.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13694/lei_no_2.858_de_17.09.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade das instituições financeiras, bancos, cooperativas de crédito e outras empresas, a disponibilizarem dispenser de álcool gel antisséptico em locais que tenham caixas eletrônicos, e dá outras providências".</t>
   </si>
   <si>
     <t>13588</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13588/resolucao_da_mesa_diretora_no_38.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13588/resolucao_da_mesa_diretora_no_38.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a prorrogação dos efeitos da Resolução da Mesa Diretora n° 10/CMPV-2021, de 26 de março de 2021.”</t>
   </si>
   <si>
     <t>13631</t>
   </si>
   <si>
     <t>17.584</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13631/decreto_no_17.584-2021_altera_dispostivos_do_dec._17.364-2021_02.09.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13631/decreto_no_17.584-2021_altera_dispostivos_do_dec._17.364-2021_02.09.2021.pdf</t>
   </si>
   <si>
     <t>13604</t>
   </si>
   <si>
     <t>17.570</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13604/decreto_no_17.570-2021_funcultural_-_aldir_blanc_21.00054-21.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13604/decreto_no_17.570-2021_funcultural_-_aldir_blanc_21.00054-21.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Decreto n° 16.965, de 08 de outubro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>13313</t>
   </si>
   <si>
     <t>17.456</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13313/decreto_no_17.456-2021_...pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13313/decreto_no_17.456-2021_...pdf</t>
   </si>
   <si>
     <t>13305</t>
   </si>
   <si>
     <t>17.447</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13305/decreto_no_17.447-2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13305/decreto_no_17.447-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas para enfrentamento dos efeitos econômicos decorrentes da pandemia causada pelo novo Coronavírus (Covid-19) no Município_x000D_
 de Porto Velho no exercício de 2021.</t>
   </si>
   <si>
     <t>13297</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13297/lei_2.837_de_21.07.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13297/lei_2.837_de_21.07.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ADQUIRIR E DISTRIBUIR PACOTES DE DADOS DE INTERNET  MÓVEL A ALUNOS E PROFESSORES DO ENSINO  PÚBLICO DA REDE PÚBLICA MUNICIPAL DE  ENSINO, BUSCANDO GARANTIR MELHORES  CONDIÇÕES DE ACESSO ÀS ATIVIDADES DE ENSINO NÃO PRESENCIAIS IMPLEMENTADAS POR CONTA DA PANDEMIA DO NOVO CORONAVÍRUS E ADEQUAÇÕES ÀS NOVAS FERRAMENTAS PEDAGÓGICAS POR MEIO DA INTERNET."</t>
   </si>
   <si>
     <t>13288</t>
   </si>
   <si>
     <t>17.422</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13288/decreto_no_17.422-2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13288/decreto_no_17.422-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Decreto nº 17.364, de 21 de junho de 2021, que “dispõe sobre o implemento de ações para enfrentamento à pandemia causada pelo novo Coronavírus – Covid-19 no âmbito do Município de Porto Velho, e dá outras providências”.</t>
   </si>
   <si>
     <t>13219</t>
   </si>
   <si>
     <t>17.394</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13219/decreto_no_17.394-2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13219/decreto_no_17.394-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão com o objetivo de cooperação no Plano Municipal de enfrentamento à COVID-19 (CCPM COVID-19) em Porto Velho.</t>
   </si>
   <si>
     <t>13198</t>
   </si>
   <si>
     <t>17.379</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13198/decreto_no_17.379-2021_....pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13198/decreto_no_17.379-2021_....pdf</t>
   </si>
   <si>
     <t>Institui o Comitê de Suporte e Assessoramento da Secretaria Municipal de Saúde – SEMUSA, para gestão e enfrentamento da pandemia decorrente da Covid-19.</t>
   </si>
   <si>
     <t>13247</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13247/lei_no_2.825_de_24.06.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13247/lei_no_2.825_de_24.06.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de afixação de cartazes informativos com orientações básicas de combate ao Covid -19, em estabelecimentos comerciais considerados essenciais no município de Porto Velho e dá outras providências ”</t>
   </si>
   <si>
     <t>13244</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13244/lei_no_2.822_de_24.06.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13244/lei_no_2.822_de_24.06.2021.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município de Porto Velho o "Dia Municipal de Combate e Enfrentamento ao contágio do Novo Coronavírus ( COVID - 19)" e dá outras providências."</t>
   </si>
   <si>
     <t>13188</t>
   </si>
   <si>
     <t>17.367</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13188/decreto_no_17.367-2021_....pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13188/decreto_no_17.367-2021_....pdf</t>
   </si>
   <si>
     <t>13167</t>
   </si>
   <si>
     <t>17.364</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13167/decreto_no_17.364-2021_covid-19.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13167/decreto_no_17.364-2021_covid-19.pdf</t>
   </si>
   <si>
     <t>13136</t>
   </si>
   <si>
     <t>17.325</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13136/decreto_no_17.325-2021_covid_....pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13136/decreto_no_17.325-2021_covid_....pdf</t>
   </si>
   <si>
     <t>13112</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13112/lei_no_2.815_de_14.05.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13112/lei_no_2.815_de_14.05.2021.pdf</t>
   </si>
   <si>
     <t>"Ficam as empresas de Transporte Público e prestadoras de serviço direto, obrigadas a Sanitizar os veículos, instalações e terminais de ônibus e dá outras providências."</t>
   </si>
   <si>
     <t>13111</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13111/lei_no_2.814_de_14.05.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13111/lei_no_2.814_de_14.05.2021.pdf</t>
   </si>
   <si>
     <t>"Estabelece a prioridade para vacinação contra  o contágio do Covid-19 das pessoas com deficiência, com foco prioritário a pessoas do espectro autista e pessoa que nasceu com Síndrome de Down e portadores do vírus de HIV/AIDS no âmbito de Porto Velho e dá outras providências."</t>
   </si>
   <si>
     <t>13114</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13114/lei_no_2.812_de_14.05.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13114/lei_no_2.812_de_14.05.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Porto Velho a criar o disk denúncias de fura-filas da ordem prioridades da campanha de vacinação e imunização do Covid-19 e demais doenças infecciosas."</t>
   </si>
   <si>
     <t>13053</t>
   </si>
   <si>
     <t>17.292</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13053/decreto_no._17.292-covid_19_-_2021....pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13053/decreto_no._17.292-covid_19_-_2021....pdf</t>
   </si>
   <si>
     <t>13014</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13014/resolucao_da_mesa_n_18-2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13014/resolucao_da_mesa_n_18-2021.pdf</t>
   </si>
   <si>
     <t>12982</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12982/resolucao_mesa_diretora_no_15.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12982/resolucao_mesa_diretora_no_15.pdf</t>
   </si>
   <si>
     <t>12973</t>
   </si>
   <si>
     <t>17.254</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12973/decreto_no_17.254-2021_altera_dec._17.222-2021....pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12973/decreto_no_17.254-2021_altera_dec._17.222-2021....pdf</t>
   </si>
   <si>
     <t>Crédito Adicional Extraordinário em favor da Secretaria Municipal de Saúde – SEMUSA, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>12972</t>
   </si>
   <si>
     <t>17.253</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12972/decreto_no._17.253-covid_2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12972/decreto_no._17.253-covid_2021.pdf</t>
   </si>
   <si>
     <t>12941</t>
   </si>
   <si>
     <t>17.246</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12941/decreto_no_17.246-2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12941/decreto_no_17.246-2021.pdf</t>
   </si>
   <si>
     <t>12942</t>
   </si>
   <si>
     <t>17.245</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12942/decreto_no_17.245-2021....pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12942/decreto_no_17.245-2021....pdf</t>
   </si>
   <si>
     <t>12922</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12922/resolucao_da_mesa_diretora_no_13-cmpv-2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12922/resolucao_da_mesa_diretora_no_13-cmpv-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação dos efeitos da Resolução da Mesa Diretora n° 10/CMPV-2021, de 26 de março de 2021</t>
   </si>
   <si>
     <t>12869</t>
   </si>
   <si>
     <t>17.222</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12869/decreto_no_17.222-2021_....pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12869/decreto_no_17.222-2021_....pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as medidas para enfrentamento dos efeitos econômicos decorrentes da pandemia causada pelo novo Coronavírus (COVID-19) no Município de Porto Velho no exercício de 2021."</t>
   </si>
   <si>
     <t>12862</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12862/resolucao_da_mesa_diretora_n_10_de_26.03.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12862/resolucao_da_mesa_diretora_n_10_de_26.03.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a adoção de medidas administrativas preventivas em razão da Pandemia decorrente do COVID-19, no âmbito da Câmara Municipal de Porto Velho.”</t>
   </si>
   <si>
     <t>12754</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12754/resolucao_no_646-_cmpv-2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12754/resolucao_no_646-_cmpv-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a suspensão das atividades da Câmara Municipal de Porto Velho em razão do agravamento da Pandemia do COVID-19"</t>
   </si>
   <si>
     <t>12733</t>
   </si>
   <si>
     <t>17.180</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12733/decreto_no._17.180-covid_....pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12733/decreto_no._17.180-covid_....pdf</t>
   </si>
   <si>
     <t>12330</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12330/resolucao_da_mesa_diretora_n_02_de_01.02.2021.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12330/resolucao_da_mesa_diretora_n_02_de_01.02.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre protocolo de medidas preventivas a serem adotadas na Câmara Municipal de Porto Velho diante da Pandemia do COVID-19.”</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/9773/portaria_030.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/9773/portaria_030.pdf</t>
   </si>
   <si>
     <t>Fica proibida a permanência dos servidores e dos munícipes nas dependências da Câmara Municipal de Porto Velho, sem o uso da máscara enquanto perdurar a Pandemia causada pelo COVID-19.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8792/lei_no_2.775_de_18.09.2020_...pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8792/lei_no_2.775_de_18.09.2020_...pdf</t>
   </si>
   <si>
     <t>Determina e autoriza a disponibilização de medicamentos para o tratamento de Coronavírus a todas as pessoas usuárias da rede municipal de saúde no âmbito do município de Porto Velho.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8789/lei_no_2.773_de_18.09.2020...pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8789/lei_no_2.773_de_18.09.2020...pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o treinamento para vacinação em massa da população contra doenças virais, bem como medidas a serem tomadas no local de vacinação, com o fim de prevenir e evitar o contágio viral, principalmente durante a pandemia do COVID-19.”</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
     <t>16.801</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Extraordinário, no orçamento do Município de Porto Velho para o exercício 2020, em conformidade com a Lei Complementar Federal nº. 173, de 27 de Maio de 2020.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
     <t>16.797</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7914/decreto_no_16.797-2020_covid_19-_8.799.16300_-_semusa.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7914/decreto_no_16.797-2020_covid_19-_8.799.16300_-_semusa.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento do Município de Porto Velho para o exercício 2020, Crédito Adicional Extraordinário em favor da Secretaria Municipal de Saúde – SEMUSA, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>16.760</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7713/decreto_no_16.760-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7713/decreto_no_16.760-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão dos cartões do transporte coletivo para estudantes e idosos e dá outras providências.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7741/lei_no_2.760_de_30.06.2020_...pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7741/lei_no_2.760_de_30.06.2020_...pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito do Município de Porto Velho, politica pública preventiva, contra o coronavírus e dá outras providências."</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
     <t>16.716</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7398/decreto_no_16.716-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7398/decreto_no_16.716-2020.pdf</t>
   </si>
   <si>
     <t>“Revoga o Decreto nº 16.715, de 09 de junho de 2020”.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>16.700</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7341/decreto_no_16.700-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7341/decreto_no_16.700-2020.pdf</t>
   </si>
   <si>
     <t>“Disciplina a atuação do Fiscal Municipal de Posturas no atendimento as fiscalizações de atividades, empreendimentos e estabelecimentos comerciais para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus - COVID-19”.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>16.699</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7340/decreto_no_16.699-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7340/decreto_no_16.699-2020.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a Lei .2.754, de 25 de maio de 2020 que obriga no Município de Porto Velho, o uso de máscaras enquanto perdurar o Estado de Calamidade Pública em decorrência da pandemia do coronavírus SARS-CoV-2 e dá outras providências.”</t>
   </si>
   <si>
     <t>25294</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>lp</t>
   </si>
   <si>
     <t>Lei Promulgada</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/25294/lei_no_2.754_de_25.05.2020_projeto_de_lei_no_4047-2020_-_promulgada.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/25294/lei_no_2.754_de_25.05.2020_projeto_de_lei_no_4047-2020_-_promulgada.pdf</t>
   </si>
   <si>
     <t>“Obriga no Município de Porto, o uso de máscaras enquanto perdurar o estado de calamidade pública em decorrência da pandemia do coronavírus SARSCoV-2, e autoriza a instalação de tendas nas filas que se formam em frente às instituições financeiras no  Município  de  Porto  Velho  e  adota  outras providências”.</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7321/lei_no_2.754_de_25.05.2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7321/lei_no_2.754_de_25.05.2020.pdf</t>
   </si>
   <si>
     <t>"Obriga no Município de Porto velho, o uso de máscara enquanto perdurar o estado de calamidade pública em decorrência da pandemia do coronavírus SARS-CoV-2, e autoriza a instalação de tendas nas filas que formam em frente às instituições financeiras no Município de Porto Velho e adota outras providências."</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>16.673</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7251/decreto_no_16.673-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7251/decreto_no_16.673-2020.pdf</t>
   </si>
   <si>
     <t>Fica mantido o disposto no art. 1° do Decreto n°. 16.612, de 23 de março de 2020, que “Declara Estado de Calamidade Pública em todo o território do Município de Porto Velho, para fins de prevenção e enfrentamento à pandemia causada pelo novo Coronavírus –_x000D_
 COVID-19”, alterado pelo decreto nº 16.620, de 06 de abril de 2020.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>16.672</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7250/decreto_no_16.672-2020.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7250/decreto_no_16.672-2020.pdf</t>
   </si>
   <si>
     <t>“Acrescenta procedimentos disciplinadores para as atividades econômicas desenvolvidas em logradouros públicos no Decreto Nº 16.620, de 6 de abril de 2020 e alterações”.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>16.613</t>
   </si>
   <si>
-    <t>https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7087/decreto_no_16.613-2020_medidas_para_enfrentamento_dos_efeitos_economicos_do_covid-19.pdf</t>
+    <t>http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7087/decreto_no_16.613-2020_medidas_para_enfrentamento_dos_efeitos_economicos_do_covid-19.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as medidas para enfrentamento dos efeitos econômicos decorrentes da pandemia causada pelo novo Coronavírus (COVID-19) no Município de Porto Velho."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1115,67 +1115,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19082/decreto_no_18.233-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19045/decreto_no_18.232-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/18914/lei_n_2.942_de_15_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/17512/decreto_no_18.010-2022_revoga_o_dec._17.816-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/16604/decreto_no_17.956-2022_flexibilizacao_do_uso_de_mascara_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/16597/decreto_no_17.949-2022_flexibilizacao_do_uso_de_mascara_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/15102/resolucao_da_mesa_diretora_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/14886/decreto_no_17.885-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14728/decreto_no_17.824-2021_covid_19_-_2.207.88763_-_anulacao_-_oficio_n_6615.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/17809/decreto_no_17.823-2021_covid_19_-_352.00000_-_excesso_-_1.002_-_oficio_n_6428.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14682/decreto_no_17.816-2021_comp._vacina_-_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14533/lei_no_2.889_de_03.12.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14573/decreto_no_17.787-2021_diarias_-_semed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14077/decreto_no_17.710-2021_flexibilizacao_do_uso_de_mascara_-_covid-19_-_versao_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13958/decreto_no_17.694-2021_altera_dispositivos_do_dec_17.364.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13933/decreto_no_17.690-2021_abertura_total_-_fase_verde.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13694/lei_no_2.858_de_17.09.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13588/resolucao_da_mesa_diretora_no_38.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13631/decreto_no_17.584-2021_altera_dispostivos_do_dec._17.364-2021_02.09.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13604/decreto_no_17.570-2021_funcultural_-_aldir_blanc_21.00054-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13313/decreto_no_17.456-2021_...pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13305/decreto_no_17.447-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13297/lei_2.837_de_21.07.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13288/decreto_no_17.422-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13219/decreto_no_17.394-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13198/decreto_no_17.379-2021_....pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13247/lei_no_2.825_de_24.06.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13244/lei_no_2.822_de_24.06.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13188/decreto_no_17.367-2021_....pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13167/decreto_no_17.364-2021_covid-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13136/decreto_no_17.325-2021_covid_....pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13112/lei_no_2.815_de_14.05.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13111/lei_no_2.814_de_14.05.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13114/lei_no_2.812_de_14.05.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13053/decreto_no._17.292-covid_19_-_2021....pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13014/resolucao_da_mesa_n_18-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12982/resolucao_mesa_diretora_no_15.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12973/decreto_no_17.254-2021_altera_dec._17.222-2021....pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12972/decreto_no._17.253-covid_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12941/decreto_no_17.246-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12942/decreto_no_17.245-2021....pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12922/resolucao_da_mesa_diretora_no_13-cmpv-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12869/decreto_no_17.222-2021_....pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12862/resolucao_da_mesa_diretora_n_10_de_26.03.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12754/resolucao_no_646-_cmpv-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12733/decreto_no._17.180-covid_....pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12330/resolucao_da_mesa_diretora_n_02_de_01.02.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/9773/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8792/lei_no_2.775_de_18.09.2020_...pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8789/lei_no_2.773_de_18.09.2020...pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7914/decreto_no_16.797-2020_covid_19-_8.799.16300_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7713/decreto_no_16.760-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7741/lei_no_2.760_de_30.06.2020_...pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7398/decreto_no_16.716-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7341/decreto_no_16.700-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7340/decreto_no_16.699-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/25294/lei_no_2.754_de_25.05.2020_projeto_de_lei_no_4047-2020_-_promulgada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7321/lei_no_2.754_de_25.05.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7251/decreto_no_16.673-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7250/decreto_no_16.672-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7087/decreto_no_16.613-2020_medidas_para_enfrentamento_dos_efeitos_economicos_do_covid-19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19082/decreto_no_18.233-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/19045/decreto_no_18.232-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/18914/lei_n_2.942_de_15_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/17512/decreto_no_18.010-2022_revoga_o_dec._17.816-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/16604/decreto_no_17.956-2022_flexibilizacao_do_uso_de_mascara_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/16597/decreto_no_17.949-2022_flexibilizacao_do_uso_de_mascara_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/15102/resolucao_da_mesa_diretora_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2022/14886/decreto_no_17.885-2022_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14728/decreto_no_17.824-2021_covid_19_-_2.207.88763_-_anulacao_-_oficio_n_6615.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/17809/decreto_no_17.823-2021_covid_19_-_352.00000_-_excesso_-_1.002_-_oficio_n_6428.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14682/decreto_no_17.816-2021_comp._vacina_-_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14533/lei_no_2.889_de_03.12.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14573/decreto_no_17.787-2021_diarias_-_semed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/14077/decreto_no_17.710-2021_flexibilizacao_do_uso_de_mascara_-_covid-19_-_versao_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13958/decreto_no_17.694-2021_altera_dispositivos_do_dec_17.364.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13933/decreto_no_17.690-2021_abertura_total_-_fase_verde.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13694/lei_no_2.858_de_17.09.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13588/resolucao_da_mesa_diretora_no_38.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13631/decreto_no_17.584-2021_altera_dispostivos_do_dec._17.364-2021_02.09.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13604/decreto_no_17.570-2021_funcultural_-_aldir_blanc_21.00054-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13313/decreto_no_17.456-2021_...pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13305/decreto_no_17.447-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13297/lei_2.837_de_21.07.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13288/decreto_no_17.422-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13219/decreto_no_17.394-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13198/decreto_no_17.379-2021_....pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13247/lei_no_2.825_de_24.06.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13244/lei_no_2.822_de_24.06.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13188/decreto_no_17.367-2021_....pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13167/decreto_no_17.364-2021_covid-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13136/decreto_no_17.325-2021_covid_....pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13112/lei_no_2.815_de_14.05.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13111/lei_no_2.814_de_14.05.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13114/lei_no_2.812_de_14.05.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13053/decreto_no._17.292-covid_19_-_2021....pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/13014/resolucao_da_mesa_n_18-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12982/resolucao_mesa_diretora_no_15.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12973/decreto_no_17.254-2021_altera_dec._17.222-2021....pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12972/decreto_no._17.253-covid_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12941/decreto_no_17.246-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12942/decreto_no_17.245-2021....pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12922/resolucao_da_mesa_diretora_no_13-cmpv-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12869/decreto_no_17.222-2021_....pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12862/resolucao_da_mesa_diretora_n_10_de_26.03.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12754/resolucao_no_646-_cmpv-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12733/decreto_no._17.180-covid_....pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2021/12330/resolucao_da_mesa_diretora_n_02_de_01.02.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/9773/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8792/lei_no_2.775_de_18.09.2020_...pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8789/lei_no_2.773_de_18.09.2020...pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/8084/decreto_no_16.801-2020_credito_lc_173_-_semusa_-_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7914/decreto_no_16.797-2020_covid_19-_8.799.16300_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7713/decreto_no_16.760-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7741/lei_no_2.760_de_30.06.2020_...pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7398/decreto_no_16.716-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7341/decreto_no_16.700-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7340/decreto_no_16.699-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/25294/lei_no_2.754_de_25.05.2020_projeto_de_lei_no_4047-2020_-_promulgada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7321/lei_no_2.754_de_25.05.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7251/decreto_no_16.673-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7250/decreto_no_16.672-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portovelho.ro.leg.br/media/sapl/public/normajuridica/2020/7087/decreto_no_16.613-2020_medidas_para_enfrentamento_dos_efeitos_economicos_do_covid-19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="158.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="157.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>